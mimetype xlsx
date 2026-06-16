--- v0 (2025-11-28)
+++ v1 (2026-06-16)
@@ -36,2460 +36,2460 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>ACP</t>
+  </si>
+  <si>
+    <t>Atas das Comissões Permanentes</t>
+  </si>
+  <si>
+    <t>CPCJR - COMISSÃO PERMANENTE DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/422/ata_001_2019_09_01_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 001/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>CPFOF - COMISSÃO PERMANENTE DE FINANÇAS, ORÇAMENTO E FISCALIZAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/423/ata_002_2019_09_01_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 002/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>CPSECBES - COMISSÃO PERMANENTE DE SAÚDE, EDUCAÇÃO, CULTURA E BEM-ESTAR SOCIAL</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/424/ata_003_2019_09_01_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 003/2019, da Comissão Permanente de Saúde, Educação, Cultura e Bem-Estar Social.</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>CPOSPAMA - COMISSÃO PERMANENTE DE OBRAS, SERVIÇOS PÚBLICOS, AGRICULTURA E MEIO AMBIENTE</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/425/ata_004_2019_09_01_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 004/2019, da Comissão Permanente de Obras, Serviços Públicos, Agricultura e Meio Ambiente.</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/426/ata_005_2019_09_01_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 005/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/427/ata_006_2019_09_01_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 006/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/428/ata_007_2019_04_02_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 007/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/429/ata_008_2019_11_02_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 008/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/430/ata_009_2019_11_02_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 009/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/431/ata_010_2019_11_02_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 010/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/432/ata_011_2019_11_02_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 011/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/433/ata_012_2019_18_02_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 012/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/434/ata_013_2019_18_02_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 013/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/435/ata_014_2019_18_02_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 014/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/436/ata_015_2019_18_02_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 015/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/437/ata_016_2019_25_02_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 016/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/438/ata_017_2019_25_02_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 017/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/439/ata_018_2019_25_02_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 018/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/440/ata_019_2019_25_02_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 019/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/441/ata_020_2019_06_03_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 020/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/442/ata_021_2019_06_03_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 021/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/443/ata_022_2019_06_03_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 022/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/444/ata_023_2019_06_03_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 023/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/445/ata_024_2019_11_03_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 024/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/446/ata_025_2019_11_03_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 025/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/447/ata_026_2019_18_03_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 026/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/448/ata_027_2019_18_03_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 027/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/449/ata_028_2019_18_03_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 028/2019, da Comissão Permanente de Obras, Serviços Públicos, Agricultura e Meio Ambiente.</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/450/ata_029_2019_18_03_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 029/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/451/ata_030_2019_18_03_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 030/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/452/ata_031_2019_18_03_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 031/2019, da Comissão Permanente de Obras, Serviços Públicos, Agricultura e Meio Ambiente.</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/453/ata_032_2019_25_03_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 032/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/454/ata_033_2019_25_03_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 033/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/455/ata_034_2019_25_03_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 034/2019, da Comissão Permanente de Obras, Serviços Públicos, Agricultura e Meio Ambiente.</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/456/ata_035_2019_01_04_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 035/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/457/ata_036_2019_01_04_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 036/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/458/ata_037_2019_01_04_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 037/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/459/ata_038_2019_01_04_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 038/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/460/ata_039_2019_08_04_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 039/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/461/ata_040_2019_08_04_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 040/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/462/ata_041_2019_15_04_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 041/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/463/ata_042_2019_15_04_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 042/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/464/ata_043_2019_15_04_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 043/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/465/ata_044_2019_15_04_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 044/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/466/ata_045_2019_22_04_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 045/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/467/ata_046_2019_22_04_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 046/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/468/ata_047_2019_22_04_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 047/2019, da Comissão Permanente de Obras, Serviços Públicos, Agricultura e Meio Ambiente.</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/469/ata_048_2019_29_04_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 048/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/470/ata_049_2019_29_04_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 049/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/471/ata_050_2019_29_04_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 050/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/472/ata_051_2019_29_04_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 051/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/473/ata_052_2019_13_05_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 052/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/474/ata_053_2019_13_05_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 053/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/475/ata_054_2019_13_05_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 054/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/476/ata_055_2019_13_05_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 055/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/477/ata_056_2019_27_05_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 056/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/478/ata_057_2019_27_05_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 057/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
     <t>58</t>
   </si>
   <si>
-    <t>2019</t>
-[...2 lines deleted...]
-    <t>1</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/479/ata_058_2019_27_05_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 058/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/480/ata_059_2019_27_05_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 059/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/481/ata_060_2019_10_06_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 060/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/482/ata_061_2019_10_06_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 061/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/483/ata_062_2019_18_06_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 062/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/484/ata_063_2019_18_06_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 063/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/485/ata_064_2019_24_06_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 064/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/486/ata_065_2019_24_06_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 065/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/487/ata_066_2019_24_06_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 066/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/488/ata_067_2019_24_06_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 067/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/489/ata_068_2019_25_06_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 068/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/490/ata_069_2019_25_06_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 069/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/491/ata_070_2019_26_06_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 070/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/492/ata_071_2019_26_06_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 071/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/493/ata_072_2019_05_08_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 072/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/494/ata_073_2019_05_08_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 073/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/495/ata_074_2019_12_08_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 074/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/496/ata_075_2019_12_08_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 075/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/497/ata_076_2019_12_08_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 076/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/498/ata_077_2019_12_08_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 077/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/499/ata_078_2019_19_08_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 078/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/500/ata_079_2019_19_08_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 079/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/501/ata_080_2019_19_08_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 080/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/502/ata_081_2019_19_08_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 081/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/503/ata_082_2019_23_08_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 082/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/504/ata_083_2019_23_08_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 083/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/505/ata_084_2019_26_08_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 084/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>506</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/506/ata_085_2019_26_08_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 085/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/507/ata_086_2019_02_09_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 086/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/508/ata_087_2019_02_09_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 087/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/509/ata_088_2019_09_09_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 088/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/510/ata_089_2019_09_09_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 089/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/511/ata_090_2019_09_09_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 090/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/512/ata_091_2019_09_09_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 091/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/513/ata_092_2019_16_09_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 092/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/514/ata_094_2019_16_09_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 093/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/515/ata_094_2019_16_09_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 094/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/516/ata_095_2019_16_09_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata, nº 095/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/517/ata_096_2019_23_09_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 096/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/518/ata_097_2019_23_09_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 097/2019, da Comissão Permanente  de Finanças, Orçamento e Fiscalização</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/519/ata_098_2019_23_09_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 098/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/520/ata_099_2019_23_09_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 099/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/521/ata_100_2019_30_09_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 100/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/522/ata_101_2019_07_10_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 101/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/523/ata_102_2019_07_10_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 102/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/524/ata_103_2019_21_10_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 103/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>525</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/525/ata_104_2019_21_10_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 104/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>526</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/526/ata_105_2019_28_10_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 105/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/527/ata_106_2019_28_10_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 106/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/528/ata_107_2019_28_10_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 107/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/529/ata_108_2019_28_10_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 108/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/530/ata_109_2019_04_11_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 109/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/531/ata_110_2019_04_11_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 110/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>532</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/532/ata_111_2019_11_11_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 111/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/533/ata_112_2019_11_11_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 112/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>534</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/534/ata_113_2019_18_11_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 113/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>535</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/535/ata_114_2019_18_11_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 114/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>536</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/536/ata_115_2019_18_11_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 115/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>537</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/537/ata_116_2019_18_11_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 116/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>538</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/538/ata_117_2019_25_11_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 117/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>539</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/539/ata_118_2019_25_11_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 118/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>540</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/540/ata_119_2019_25_11_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 119/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>541</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/541/ata_120_2019_25_11_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 120/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>542</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/542/ata_121_2019_02_12_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 121/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>543</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/543/ata_122_2019_02_12_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 122/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>544</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/544/ata_123_2019_04_12_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 123/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>545</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/545/ata_124_2019_04_12_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 124/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>546</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/546/ata_125_2019_09_12_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 125/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/547/ata_126_2019_09_12_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 126/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>548</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/548/ata_127_2019_09_12_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 127/2019, da Comissão Permanente de Constituição, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>549</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/549/ata_128_2019_09_12_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 128/2019, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
-    <t>INDICAÇÃO</t>
+    <t>Indicação</t>
   </si>
   <si>
     <t>ALCINDO SCHNEIDERS, ALESSANDRA CAETANO DE SOUZA LUPGES, ENIO LUIS FOLIATTI, JAIR BOKORNI, JOAQUIM SCHLINDWEIN, Loivo Estanislau Kist, NEIMAR JOSÉ KRONE, VIRO FRANCISCO LERNER</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/58/indicacao_001_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/58/indicacao_001_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS, VISANDO O FORNECIMENTO DE CESTA BÁSICA AOS PESCADORES PROFISSIONAIS DO MUNICÍPIO DE ENTRE RIOS DO OESTE</t>
   </si>
   <si>
-    <t>59</t>
-[...4 lines deleted...]
-  <si>
     <t>ALESSANDRA CAETANO DE SOUZA LUPGES, ENIO LUIS FOLIATTI</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/</t>
   </si>
   <si>
     <t>SUGERE PINTURA E SINALIZAÇÃO DE VIAS PÚBLICAS COM TRAVESSIA ELEVADA.</t>
   </si>
   <si>
-    <t>60</t>
-[...4 lines deleted...]
-  <si>
     <t>LISA HANZEN</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/60/indicacao_003_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/60/indicacao_003_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE COLOCAÇÃO DE TACHÕES OU LOMBADAS NAS RUAS NELSON BISCHOFF E ROQUE VALERIO MACHADO.</t>
   </si>
   <si>
-    <t>61</t>
-[...4 lines deleted...]
-  <si>
     <t>ENIO LUIS FOLIATTI</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/61/indicacao_004_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/61/indicacao_004_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE A AQUISIÇÃO DE HOMOGENEIZADOR DE ESTERCO, A SER DESTINADO À LINHA BOA ESPERANÇA.</t>
   </si>
   <si>
-    <t>62</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/62/indicacao_005_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/62/indicacao_005_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE REFORMA E AMPLIAÇÃO DA RAMPA DE ACESSO DOS BARCOS NA PRAIA ARTIFICIAL DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>63</t>
-[...4 lines deleted...]
-  <si>
     <t>ALCINDO SCHNEIDERS</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/63/indicacao_006_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/63/indicacao_006_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE A POSSIBILIDADE DE A PREFEITURA FIRMAR PARCERIA COM PROPRIETÁRIOS RURAIS DO MUNICÍPIO, OBJETIVANDO A REALIZAÇÃO DO CERCAMENTO DAS PROPRIEDADES.</t>
   </si>
   <si>
-    <t>64</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/64/indicacao_007_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/64/indicacao_007_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE A EXECUÇÃO DE LIMPEZA E REFORMA DAS BOCAS DE LOBO LOCALIZADAS NO BAIRRO PARQUE VERDE.</t>
   </si>
   <si>
-    <t>65</t>
-[...4 lines deleted...]
-  <si>
     <t>NEIMAR JOSÉ KRONE</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/65/indicacao_008_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/65/indicacao_008_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS, VISANDO ALTERAÇÃO NOS DISPOSITIVOS LEGAIS DE COBRANÇA DE TAXAS DA PRAIA ARTIFICIAL DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>66</t>
-[...4 lines deleted...]
-  <si>
     <t>ALESSANDRA CAETANO DE SOUZA LUPGES</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/66/indicacao_009_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/66/indicacao_009_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS QUANTO AO ESCOAMENTO DAS ÁGUAS PLUVIAIS NO CENTRO DE EVENTOS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>67</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/67/indicacao_010_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/67/indicacao_010_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE AQUISIÇÃO E DISTRIBUIÇÃO DE AGASALHOS DE UNIFORME PARA A ESCOLA E A CRECHE MUNICIPAL.</t>
   </si>
   <si>
-    <t>68</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/68/indicacao_011_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/68/indicacao_011_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE ESTUDOS PARA EXECUÇÃO DE PAVIMENTAÇÃO COM PEDRAS IRREGULARES NA LINHA GOLONDRINA.</t>
   </si>
   <si>
-    <t>69</t>
-[...4 lines deleted...]
-  <si>
     <t>ALCINDO SCHNEIDERS, ALESSANDRA CAETANO DE SOUZA LUPGES, ENIO LUIS FOLIATTI, JAIR BOKORNI, JOAQUIM SCHLINDWEIN, LISA HANZEN, Loivo Estanislau Kist, NEIMAR JOSÉ KRONE, VIRO FRANCISCO LERNER</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/69/indicacao_012_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/69/indicacao_012_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE PAVIMENTAÇÃO COM PEDRAS IRREGULARES NA ESTRADA DE ACESSO AO ABATEDOURO MUNICIPAL ATÉ A PROPRIEDADE DO SENHOR MILTON ARRUDA.</t>
   </si>
   <si>
-    <t>70</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/70/indicacao_013_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/70/indicacao_013_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE A PARTICIPAÇÃO DOS VEREADORES DA CÂMARA MUNICIPAL DE ENTRE RIOS DO OESTE NO ABAIXO ASSINADO QUE VISA A REDUÇÃO DA TARIFA DE LUZ NO PARANÁ.</t>
   </si>
   <si>
-    <t>71</t>
-[...4 lines deleted...]
-  <si>
     <t>VIRO FRANCISCO LERNER</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/71/indicacao_014_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/71/indicacao_014_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE A REALIZAÇÃO DE MELHORIAS NA ESCOLA MUNICIPAL PRESIDENTE MÉDICI.</t>
   </si>
   <si>
-    <t>72</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/72/indicacao_014_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/72/indicacao_014_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE A REALIZAÇÃO DE ESTUDOS QUE VISEM A INSTITUIÇÃO DE VALE-ALIMENTAÇÃO DESTINADO AOS SERVIDORES PÚBLICOS.</t>
   </si>
   <si>
-    <t>73</t>
-[...4 lines deleted...]
-  <si>
     <t>ALCINDO SCHNEIDERS, JAIR BOKORNI</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/73/indicacao_016_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/73/indicacao_016_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE A EXECUÇÃO DE NOVO BARRACÃO PARA A ASSOCIAÇÃO DE MORADORES DA LINHA VISTA ALEGRE.</t>
   </si>
   <si>
-    <t>74</t>
-[...4 lines deleted...]
-  <si>
     <t>SUGERE EXECUÇÃO DE MELHORIAS NA CICLOVIA DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>75</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/75/indicacao_018_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/75/indicacao_018_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE AQUISIÇÃO DE EQUIPAMENTOS ODONTOLÓGICOS PARA O CENTRO DE SAÚDE EUGENIO SCHWANKE.</t>
   </si>
   <si>
-    <t>76</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/76/indicacao_019_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/76/indicacao_019_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE A EXECUÇÃO DE MELHORIAS NA ESCOLA MUNICIPAL ENSINO INFANTIL FUNDAMENTAL PRESIDENTE MÉDICI.</t>
   </si>
   <si>
-    <t>77</t>
-[...4 lines deleted...]
-  <si>
     <t>SUGERE INSTALAÇÃO DE BICICLETÁRIO NAS PROXIMIDADES DA CASA DO ARTESÃO E DO LAGO MUNICIPAL.</t>
   </si>
   <si>
-    <t>78</t>
-[...4 lines deleted...]
-  <si>
     <t>JOAQUIM SCHLINDWEIN</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/78/indicacao_021_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/78/indicacao_021_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE BOCAS DE LOBO EM TODA A EXTENSÃO DA RUA URUGUAI.</t>
   </si>
   <si>
-    <t>79</t>
-[...4 lines deleted...]
-  <si>
     <t>ALCINDO SCHNEIDERS, JAIR BOKORNI, LISA HANZEN, VIRO FRANCISCO LERNER</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/79/indicacao_022_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/79/indicacao_022_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE PROPOSTA DE PAVIMENTAÇÃO POLIÉDRICA COM PEDRA IRREGULAR NO PARQUE INDUSTRIAL I.</t>
   </si>
   <si>
-    <t>80</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/80/indicacao_023_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/80/indicacao_023_2019.pdf</t>
   </si>
   <si>
     <t>ALARGAMENTO DO ASFALTO E CALÇADAS NO FINAL DA RUA ROQUE VALERIO MACHADO NO LOTEAMENTO PÔR DO SOL II COM CONFRONTAMENTO COM CENTRO POLIESPORTIVO SIMÃO JOÃO MALDANER E O HORTO MUNICIPAL.</t>
   </si>
   <si>
-    <t>81</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/81/indicacao_024_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/81/indicacao_024_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE ESTUDOS PARA EXECUÇÃO DE CASCALHO E POSTERIOR COLOCAÇÃO DE PEDRAS BRITA NO PÁTIO DO BARRACÃO DE RECICLAGEM.</t>
   </si>
   <si>
-    <t>82</t>
-[...4 lines deleted...]
-  <si>
     <t>ALCINDO SCHNEIDERS, ENIO LUIS FOLIATTI, JAIR BOKORNI, LISA HANZEN</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/82/indicacao_025_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/82/indicacao_025_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE RECAPEAMENTO ASFÁLTICO NO LOTEAMENTO PARQUE DAS ARAUCÁRIAS.</t>
   </si>
   <si>
-    <t>83</t>
-[...4 lines deleted...]
-  <si>
     <t>JOAQUIM SCHLINDWEIN, NEIMAR JOSÉ KRONE</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/83/indicacao_026_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/83/indicacao_026_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE ARQUIBANCADA NO ESTÁDIO SIMÃO JOÃO MALDANER.</t>
   </si>
   <si>
-    <t>84</t>
-[...4 lines deleted...]
-  <si>
     <t>ALCINDO SCHNEIDERS, ENIO LUIS FOLIATTI, JAIR BOKORNI, LISA HANZEN, VIRO FRANCISCO LERNER</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/84/indicacao_027_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/84/indicacao_027_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE GALERIA PLUVIAL NA RUA JOÃO MANOEL.</t>
   </si>
   <si>
-    <t>85</t>
-[...4 lines deleted...]
-  <si>
     <t>ALCINDO SCHNEIDERS, ENIO LUIS FOLIATTI, LISA HANZEN, VIRO FRANCISCO LERNER</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/85/indicacao_028_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/85/indicacao_028_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE MELHORIAS NAS RUAS JAIR PRIMIERE E VEREADOR ILVO GRELLMANN.</t>
   </si>
   <si>
-    <t>86</t>
-[...4 lines deleted...]
-  <si>
     <t>Loivo Estanislau Kist</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/86/indicacao_029_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/86/indicacao_029_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE INSTALAÇÃO DE CAIXA D'ÁGUA NO LOTEAMENTO EMMEL.</t>
   </si>
   <si>
-    <t>87</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/87/indicacao_030_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/87/indicacao_030_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE INSTALAÇÃO DE CESTA DE BASQUETE E BEDEDOURO DE ÁGUA NA PRAÇA JOÃO NATÁLIO STEIN.</t>
   </si>
   <si>
-    <t>88</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/88/indicacao_031_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/88/indicacao_031_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE DISPONIBILIZAÇÃO DE NOVA SALA DE ATENDIMENTO E ÔNIBUS PARA A OFICINA PROFISSIONALIZANTE.</t>
   </si>
   <si>
-    <t>89</t>
-[...4 lines deleted...]
-  <si>
     <t>ALESSANDRA CAETANO DE SOUZA LUPGES, JOAQUIM SCHLINDWEIN, Loivo Estanislau Kist, NEIMAR JOSÉ KRONE</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/89/indicacao_032_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/89/indicacao_032_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE REPERFILAMENTO ASFÁLTICO EM TRECHOS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>90</t>
-[...4 lines deleted...]
-  <si>
     <t>SUGERE ESTUDOS PARA CRIAÇÃO DE PROGRAMA MUNICIPAL DE ESTERILIZAÇÃO DE CANINOS.</t>
   </si>
   <si>
-    <t>91</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/91/indicacao_34_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/91/indicacao_34_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE AQUISIÇÃO DE TRATOR GIRO ZERO A GASOLINA A SER DESTINADO AO COLÉGIO ESTADUAL PROF. ILDO JOSÉ FRITZEN.</t>
   </si>
   <si>
-    <t>92</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/92/indicacao_35_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/92/indicacao_35_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXECUTIVO A REALIZAÇÃO DE ESTUDOS PARA AQUISIÇAO DE ÁREA DESTINADA À CONSTRUÇÃO DE CASAS POPULARES.</t>
   </si>
   <si>
-    <t>93</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/93/indicacao_36_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/93/indicacao_36_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE ESTUDOS PARA REALIZAÇAO DE TESTES VOCACIONAIS E PALESTRAS DESTINADOS AOS ALUNOS DO ENSINO MÉDIO DO COLÉGIO ESTADUAL PROF. ILDO JOSÉ FRITZEN.</t>
   </si>
   <si>
-    <t>94</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/94/indicacao_037_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/94/indicacao_037_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE PROVIDÊNCIAS PARA PROCEDER À LIMPEZA DO ESPAÇO ANTIGAMENTE OCUPADO PELA ESCOLA NA LINHA VISTA ALEGRE (FOTOS EM ANEXO).</t>
   </si>
   <si>
-    <t>95</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/95/indicacao_038_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/95/indicacao_038_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE ESTUDOS VISANDO O AUMENTO DO VALOR DO AUXÍLIO-TRANSPORTE DA ASSOCIAÇÃO DOS ESTUDANTES DE ENTRE RIOS DO OESTE (ASSERIOS).</t>
   </si>
   <si>
-    <t>96</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/96/indicacao_039_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/96/indicacao_039_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE QUE O EXECUTIVO ENVIE OFÍCIO À COHAPAR SOLICITANDO AO PROGRAMA MORAR BEM PARANÁ A REGULARIZAÇÃO FIDUCIÁRIA DO FUNDO DE HABITAÇÃO E A REGULARIZAÇÃO FUNDIÁRIA DE INTERESSE SOCIAL (FEHRIS) PARA AS FAMÍLIAS DE ENTRE RIOS DO OESTE.</t>
   </si>
   <si>
-    <t>97</t>
-[...4 lines deleted...]
-  <si>
     <t>ENIO LUIS FOLIATTI, LISA HANZEN, Loivo Estanislau Kist</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/97/indicacao_040_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/97/indicacao_040_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE INSTALAÇÃO DE LIXEIRAS NOS PONTOS DE ÔNIBUS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>98</t>
-[...4 lines deleted...]
-  <si>
     <t>ENIO LUIS FOLIATTI, Loivo Estanislau Kist</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/98/indicacao_041_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/98/indicacao_041_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE COLOCAÇÃO DE TUBULAÇÃO NA LINHA BOA ESPERANÇA PARA EVITAR TRANSTORNOS COM AS CHUVAS.</t>
   </si>
   <si>
-    <t>99</t>
-[...4 lines deleted...]
-  <si>
     <t>ALCINDO SCHNEIDERS, ENIO LUIS FOLIATTI, JAIR BOKORNI, VIRO FRANCISCO LERNER</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/99/indicacao_042_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/99/indicacao_042_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE PAVIMENTAÇÃO POLIÉDRICA EM ESTRADAS RURAIS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>100</t>
-[...4 lines deleted...]
-  <si>
     <t>MARLI BOMM MEINERZ</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/100/indicacao_043_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/100/indicacao_043_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE MELHORIAS NA COMUNIDADE DE VISTA ALEGRE.</t>
   </si>
   <si>
-    <t>101</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/101/indicacao_044_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/101/indicacao_044_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE MELHORIAS NAS RUAS PAIM E MAURÍCIO CARDOSO.</t>
   </si>
   <si>
-    <t>102</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/102/indicacao_045_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/102/indicacao_045_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE ESTUDOS PARA A CRIAÇÃO E A INSTALAÇÃO DE COZINHA SOCIAL EM ENTRE RIOS DO OESTE.</t>
   </si>
   <si>
-    <t>103</t>
-[...4 lines deleted...]
-  <si>
     <t>ALESSANDRA CAETANO DE SOUZA LUPGES, MARLI BOMM MEINERZ</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/103/indicacao_046_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/103/indicacao_046_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE ESTUDOS PARA CRIAÇÃO DE AÇÃO GOVERNAMENTAL DE VALORIZAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, DENOMINADO "VALE ASSIDUIDADE" COM VALOR FIXADO PREVIAMENTE, VISANDO, PARA ALEM DO INCENTIVO AO BOM PROFISSIONAL, A MELHORIA GERAL NA PRESTAÇÃO DOS SERVIÇOS DE QUALIDADE A POPULAÇÃO ENTRERIENSE.</t>
   </si>
   <si>
-    <t>104</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/104/indicacao_047_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/104/indicacao_047_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE RECAPE ASFÁLTICO EM ESTRADAS RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>105</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/105/indicacao_048_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/105/indicacao_048_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE ESTUDOS VISANDO À AQUISIÇÃO DE EQUIPAMENTOS PARA ÁREA DA SAÚDE DO MUNICÍPIO DE ENTRE RIOS DO OESTE.</t>
   </si>
   <si>
-    <t>106</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/106/indicacao_049_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/106/indicacao_049_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE ESTUDOS VISANDO LIBERAÇÃO DE VERBAS PARA EXECUTAR AS OBRAS REFERENTE ÀS RUAS DE VISTA ALEGRE.</t>
   </si>
   <si>
-    <t>107</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/107/indicacao_050_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/107/indicacao_050_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS VISANDO INSTALAÇÃO DE TOLDO NA ÁREA DE EMBARQUE E DESEMBARQUE NA ESCOLA MUNICIPAL PRESIDENTE MÉDICI.</t>
   </si>
   <si>
-    <t>108</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/108/indicacao_051_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/108/indicacao_051_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE ESTUDOS VISANDO A CRIAÇÃO DE PROGRAMA DE AQUISIÇÃO DE PRODUTOS ORGÂNICOS.</t>
   </si>
   <si>
-    <t>109</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/109/indicacao_052_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/109/indicacao_052_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE ROTATÓRIA E SINALIZAÇÃO NA RUA PAIM, SAÍDA PARA VISTA ALEGRE, PRÓXIMO AO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
-    <t>110</t>
-[...4 lines deleted...]
-  <si>
     <t>A INDICAÇÃO Nº 053/2019 FOI RETIRADA DE PAUTA.</t>
   </si>
   <si>
-    <t>111</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/111/indicacao_054_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/111/indicacao_054_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE CONSTRUÇÃO DE ABRIGO NO PONTO DE TRANSPORTE NA RUA AFONSO MALDANER NO BAIRRO PARQUE VERDE.</t>
   </si>
   <si>
-    <t>112</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/112/indicacao_055_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/112/indicacao_055_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE PAVIMENTAÇÃO COM PEDRAS IRREGULARES NO PÁTIO FRONTAL DA IGREJA NOSSA SENHORA APARECIDA, LOCALIZADA NA LINHA DIVISA.</t>
   </si>
   <si>
-    <t>113</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/113/indicacao_056_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/113/indicacao_056_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE PAVIMENTAÇÃO COM PEDRAS IRREGULARES, EM ESTRADA RURAL DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>114</t>
-[...4 lines deleted...]
-  <si>
     <t>ALESSANDRA CAETANO DE SOUZA LUPGES, Loivo Estanislau Kist</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/114/indicacao_057_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/114/indicacao_057_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE ESTUDOS VISANDO A CRIAÇÃO E A IMPLANTAÇÃO DE PROGRAMA DE ARBORIZAÇÃO URBANA EM TODA EXTENSÃO DA RUA AMAZONAS.</t>
   </si>
   <si>
-    <t>115</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/115/indicacao_058_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/115/indicacao_058_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE PAVIMENTAÇÃO COM PEDRAS IRREGULARES EM ESTRADA RURAL DA LINHA VISTA ALEGRE.</t>
   </si>
   <si>
-    <t>116</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/116/indicacao_059_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/116/indicacao_059_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA ESCOLA MUNICIPAL E NA CRECHE.</t>
   </si>
   <si>
-    <t>117</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/117/indicacao_060_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/117/indicacao_060_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE REDUTORES DE VELOCIDADE E SINALIZAÇÃO NA RUA ROQUE VALERIO MACHADO.</t>
   </si>
   <si>
-    <t>118</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/118/indicacao_061_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/118/indicacao_061_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE INSTALAÇÃO DE POSTES DE LUZ NA QUADRA DE VÔLEI DO ESTÁDIO SIMÃO JOÃO MALDANER.</t>
   </si>
   <si>
-    <t>119</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/119/indicacao_062_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/119/indicacao_062_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXECUTIVO MUNICIPAL REPASSE DE VEÍCULO UTILITÁRIO, DESTINADO À ESCOLA MUNICIPAL PRESIDENTE MÉDICI.</t>
   </si>
   <si>
-    <t>120</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_063_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_063_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE QUE O EXECUTIVO MUNICIPAL SOLICITE AO GOVERNADOR DO ESTADO DO PARANÁ, RATINHO JÚNIOR, E AO DEPUTADO ESTADUAL MARCEL HENRIQUE MICHELETTO UMA VAN A SER DESTINADA AO TRANSPORTE DE PACIENTES.</t>
   </si>
   <si>
-    <t>121</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/121/indicacao_064_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/121/indicacao_064_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA COM LÂMPADAS LED OU CONVENCIONAIS NO PROLONGAMENTO DA RUA MAURÍCIO CARDOSO A PARTIR DO CEMITÉRIO, AB ATÉ A CERÂMICA STEIN.</t>
   </si>
   <si>
-    <t>122</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/122/indicacao_065_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/122/indicacao_065_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE CICLOVIA, DO FINAL DA RUA PAIM ATÉ O INÍCIO DA LINHA VISTA ALEGRE, COM ILUMINAÇÃO EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
-    <t>123</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/123/indicacao_066_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/123/indicacao_066_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE QUIOSQUE NO ESTÁDIO MUNICIPAL.</t>
   </si>
   <si>
-    <t>124</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/124/indicacao_067_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/124/indicacao_067_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE PARQUE INFANTIL NO CENTRO POLIESPORTIVO SIMÃO JOÃO MALDANER.</t>
   </si>
   <si>
-    <t>125</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/125/indicacao_068_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/125/indicacao_068_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE CONSTRUÇÃO DE ESTRUTURA NO PARQUINHO INFANTIL DO FUNDO DE VALE.</t>
   </si>
   <si>
-    <t>126</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_069_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_069_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE ESTRADA ASFALTADA NA RUA OSVALDO SCAHEFER, COM INÍCIO EM FRENTE A ACIER, E TÉRMINO NA RUA NELSON BISCHOFF (LOTEAMENTO SOCIAL).</t>
   </si>
   <si>
-    <t>127</t>
-[...1 lines deleted...]
-  <si>
     <t>SUGERE AQUISIÇÃO DE GERADORES DE ENERGIA.</t>
   </si>
   <si>
-    <t>128</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/128/indicacao_071_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/128/indicacao_071_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE INSTALAÇÃO DE APARELHOS DE AR CONDICIONADO EM TODA A FROTA DE ÔNIBUS DO TRANSPORTE ESCOLAR NO MUNICÍPIO DE ENTRE RIOS DO OESTE.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/129/indicacao_072_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/129/indicacao_072_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIBERAÇÃO DE RECURSOS FINANCEIROS PARA EXECUÇÃO DE PORTAL DE ENTRADA NO MUNICÍPIO DE ENTRE RIOS DO OESTE.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/130/indicacao_073_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/130/indicacao_073_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO EM RELÓGIOS DE PONTO BIOMÉTRICO.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/131/indicacao_074_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/131/indicacao_074_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPE ASFÁLTICO EM DIVERSAS RUAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/132/indicacao_075_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/132/indicacao_075_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE NOVO ESCOVÓDROMO E DE MELHORIAS NOS BANHEIROS DA ESCOLA MUNICIPAL PRESIDENTE MÉDICI.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/133/indicacao_076_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/133/indicacao_076_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE MELHORIAS NA CRECHE MUNICIPAL PADRE EMÍLIO.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_077_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_077_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE QUIOSQUES NO LAGO MUNICIPAL.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_078_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_078_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE AQUISIÇÃO DE MONUMENTO PARA A IGREJA NOSSA SENHORA APARECIDA DA LINHA VISTA ALEGRE.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_079_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_079_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE RUA COBERTA EM FRENTE À CASA DO ARTESÃO.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/137/indicacao_080_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/137/indicacao_080_2019.pdf</t>
   </si>
   <si>
     <t>SUGERE MELHORIAS NO MUNICÍPIO, TENDO EM VISTA A ECONOMIA DESTE LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>MOÇ</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/403/mocao_001_2019.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À EQUIPE CAMPEÃ DO TROFÉU DIFUSORA E SICOOB DE FUTSAL DE 2019.</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/404/mocao_002_2019.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AOS SOLDADOS DA POLÍCIA MILITAR DIOGO JONAS OSÓRIO E CESAZ LUIZ DA SILVA LIMA JUNIOR.</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>PL-CM</t>
+  </si>
+  <si>
+    <t>Projeto de Lei de Autoria do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/412/projeto-de-lei-n-0012019-cm.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA OS VENCIMENTOS BÁSICOS DOS SERVIDORES DA CÂMARA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/413/projeto-de-lei-n-0022019-cm.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ATUALIZAÇÃO DOS SUBSÍDIOS DOS AGENTES POLÍTICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/414/003.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA ARTIGOS DA LEI Nº 2.528, DE 05 DE DEZEMBRO DE 2017, QUE DISPÕE SOBRE A CONSTRUÇÃO, O FUNCIONAMENTO, A AUTILIZAÇÃO, A ADMINISTRAÇÃO E A EXECUÇÃO DOS SERVIÇOS FUNERÁRIOS NO MUNICÍPIO.</t>
+  </si>
+  <si>
     <t>171</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
-    <t>REQUERIMENTO</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/171/requerimento_001_2019.pdf</t>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/171/requerimento_001_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O ENVIO DE FATURAS DE CONTAS DE ÁGUA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>ALCINDO SCHNEIDERS, ALESSANDRA CAETANO DE SOUZA LUPGES, ENIO LUIS FOLIATTI, JAIR BOKORNI, LISA HANZEN, Loivo Estanislau Kist, NEIMAR JOSÉ KRONE, VIRO FRANCISCO LERNER</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/172/requerimento_002_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/172/requerimento_002_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A COBRANÇA DE TAXA DE ILUMINAÇÃO PÚBLICA - COSIP.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/173/requerimento_003_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/173/requerimento_003_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A EMPRESA VENCEDORA DO     PROCESSO LICITATÓRIO PARA CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE VARRIÇÃO DE RUAS, COLETA DOS DETRITOS SÓLIDOS RESULTANTES DESSA VARRIÇÃO, CONSERVAÇÃO DE VIAS E ESPAÇOS PÚBLICOS E VIGILÂNCIA DE PRÉDIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/174/requerimento_004_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/174/requerimento_004_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS DO EXECUTIVO, DISPONIBILIZANDO AGENDAMENTO E TRANSPORTE PARA O CADASTRAMENTO DE BIOMETRIA NO FÓRUM ELEITORAL DO MUNICÍPIO DE SANTA HELENA.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/175/requerimento_005_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/175/requerimento_005_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AS ATIVIDADES DESENVOLVIDAS NA BASE NÁUTICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>ENIO LUIS FOLIATTI, Loivo Estanislau Kist, VIRO FRANCISCO LERNER</t>
   </si>
   <si>
     <t>ASSUNTOS INTERNOS DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/177/requerimento_007_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/177/requerimento_007_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE FUNCIONÁRIOS DA EMPRESA VENCEDORA DO PROCESSO LICITATÓRIO NA MODALIDADE PREGÃO PRESENCIAL Nº 075/2018, PROCESSO Nº 126/2018.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>ALCINDO SCHNEIDERS, ALESSANDRA CAETANO DE SOUZA LUPGES, LISA HANZEN</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/178/requerimento_008_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/178/requerimento_008_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A REMISÃO DE CRÉDITOS TARIFÁRIOS E PREÇOS PÚBLICOS DO MUNICÍPIO DE ENTRE RIOS DO OESTE.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>ALCINDO SCHNEIDERS, ALESSANDRA CAETANO DE SOUZA LUPGES, ENIO LUIS FOLIATTI, JAIR BOKORNI, Loivo Estanislau Kist, MARLI BOMM MEINERZ, NEIMAR JOSÉ KRONE, VIRO FRANCISCO LERNER</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/180/requerimento_010_2019.pdf</t>
-[...2 lines deleted...]
-    <t>MOÇÃO DE APLAUSOS À EQUIPE CAMPEÃ DO TROFÉU DIFUSORA E SICOOB DE FUTSAL DE 2019.</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/180/requerimento_010_2019.pdf</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>ALESSANDRA CAETANO DE SOUZA LUPGES, Loivo Estanislau Kist, MARLI BOMM MEINERZ, NEIMAR JOSÉ KRONE</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/181/requerimento_011_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/181/requerimento_011_2019.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO, COM A FINALIDADE DE INVESTIGAR O DESATENDIMENTO, SEM MOTIVO JUSTO, DOS PEDIDOS DE INFORMAÇÕES DA CÂMARA MUNICIPAL DE ENTRE RIOS DO OESTE, E APURAR POSSÍVEIS IRREGULARIDADES NAS RELAÇÕES CONTRATUAIS ENTRE O EXECUTIVO MUNICIPAL E EMPRESAS PRESTADORAS DE SERVIÇOS.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/182/requerimento_012_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/182/requerimento_012_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE OS PROFISSIONAIS MÉDICOS QUE ATUAM NO CENTRO DE SAÚDE EUGÊNIO SCHWANKE.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/183/requerimento_013_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/183/requerimento_013_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O TRANSPORTE PÚBLICO NO MUNICÍPIO DE ENTRE RIOS DO OESTE.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/184/requerimento_014_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/184/requerimento_014_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A UTILIZAÇÃO DE VEÍCULO OFICIAL POR SERVIDOR PÚBLICO DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/185/requerimento_015_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/185/requerimento_015_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA INTEGRAL DA DOCUMENTAÇÃO REFERENTE À SINDICÂNCIA Nº 03/2019, INSTAURADA PELO EXECUTIVO MUNICIPAL DE ENTRE RIOS DO OESTE.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/186/requerimento_016_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/186/requerimento_016_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE UTILIZAÇÃO DOS RECURSOS DO PROGRAMA DE MELHORIA DO ACESSO E DA QUALIDADE DA ATENÇÃO BÁSICA (PMAQ).</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/187/requerimento_017_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/187/requerimento_017_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTE AOS ADICIONAIS DE INSALUBRIDADE E PERICULOSIDADE NO MUNICÍPIO DE ENTRE RIOS DOOESTE.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/188/requerimento_018_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/188/requerimento_018_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES E DOCUMENTAÇÕES REFERENTE ÀS ALTERAÇÕES NA LEI Nº 2.742/2019 PROPOSTAS NO PROJETO DE LEI Nº 091/2019.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/189/requerimento_019_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/189/requerimento_019_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS DO EXECUTIVO MUNICIPAL, A FIM DE DISPONIBILIZAR TRANSPORTE AOS INTERESSADOS EM REALIZAR O EXAME NACIONAL DO ENSINO MÉDIO - ENEM.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/190/requerimento_020_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/190/requerimento_020_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTE AOS CENTROS COMUNITÁRIOS DO MUNICÍPIO DE ENTRE RIOS DO OESTE.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/191/requerimento_021_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/191/requerimento_021_2019.pdf</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE APLAUSOS AOS SOLDADOS DA POLÍCIA MILITAR DIOGO JONAS OSÓRIO E CEZAR LUIZ DA SILVA LIMA JUNIOR.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/192/requerimento_022_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/192/requerimento_022_2019.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES REFERENTE AOS RELÓGIOS DE PONTO BIOMÉTRICO.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>ALESSANDRA CAETANO DE SOUZA LUPGES, Loivo Estanislau Kist, NEIMAR JOSÉ KRONE</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/193/requerimento_023_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/193/requerimento_023_2019.pdf</t>
   </si>
   <si>
     <t>REQUER A PRORROGAÇÃO DO PRAZO DE FUNCIONAMENTO DA CPI DA TRANSPARÊNCIA, CUJA FINALIDADE É INVESTIGAR O DESATENDIMENTO, SEM MOTIVO JUSTO, DOS PEDIDOS DE INFORMAÇÃO DA CÂMARA MUNICIPAL DE ENTRE RIOS DO OESTE, E APURAR POSSÍVEIS IRREGULARIDADES NAS RELAÇÕES CONTRATUAIS ENTRE O EXECUTIVO MUNICIPAL E EMPRESAS PRESTADORAS DE SERVIÇOS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/194/requerimento_024_2019.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/194/requerimento_024_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA VOTO DE PESAR PELO FALECIMENTO DO DOUTOR CEZAR RENATO SALDANHA MOREIRA.</t>
-  </si>
-[...1222 lines deleted...]
-    <t>MOÇÃO DE APLAUSOS AOS SOLDADOS DA POLÍCIA MILITAR DIOGO JONAS OSÓRIO E CESAZ LUIZ DA SILVA LIMA JUNIOR.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2793,68 +2793,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/58/indicacao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/60/indicacao_003_2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/61/indicacao_004_2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/62/indicacao_005_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/63/indicacao_006_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/64/indicacao_007_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/65/indicacao_008_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/66/indicacao_009_2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/67/indicacao_010_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/68/indicacao_011_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/69/indicacao_012_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/70/indicacao_013_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/71/indicacao_014_2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/72/indicacao_014_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/73/indicacao_016_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/75/indicacao_018_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/76/indicacao_019_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/78/indicacao_021_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/79/indicacao_022_2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/80/indicacao_023_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/81/indicacao_024_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/82/indicacao_025_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/83/indicacao_026_2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/84/indicacao_027_2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/85/indicacao_028_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/86/indicacao_029_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/87/indicacao_030_2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/88/indicacao_031_2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/89/indicacao_032_2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/91/indicacao_34_2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/92/indicacao_35_2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/93/indicacao_36_2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/94/indicacao_037_2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/95/indicacao_038_2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/96/indicacao_039_2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/97/indicacao_040_2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/98/indicacao_041_2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/99/indicacao_042_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/100/indicacao_043_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/101/indicacao_044_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/102/indicacao_045_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/103/indicacao_046_2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/104/indicacao_047_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/105/indicacao_048_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/106/indicacao_049_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/107/indicacao_050_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/108/indicacao_051_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/109/indicacao_052_2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/111/indicacao_054_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/112/indicacao_055_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/113/indicacao_056_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/114/indicacao_057_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/115/indicacao_058_2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/116/indicacao_059_2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/117/indicacao_060_2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/118/indicacao_061_2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/119/indicacao_062_2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_063_2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/121/indicacao_064_2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/122/indicacao_065_2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/123/indicacao_066_2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/124/indicacao_067_2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/125/indicacao_068_2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_069_2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/128/indicacao_071_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/129/indicacao_072_2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/130/indicacao_073_2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/131/indicacao_074_2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/132/indicacao_075_2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/133/indicacao_076_2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_077_2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_078_2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_079_2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/137/indicacao_080_2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/171/requerimento_001_2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/172/requerimento_002_2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/173/requerimento_003_2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/174/requerimento_004_2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/175/requerimento_005_2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/177/requerimento_007_2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/178/requerimento_008_2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/180/requerimento_010_2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/181/requerimento_011_2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/182/requerimento_012_2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/183/requerimento_013_2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/184/requerimento_014_2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/185/requerimento_015_2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/186/requerimento_016_2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/187/requerimento_017_2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/188/requerimento_018_2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/189/requerimento_019_2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/190/requerimento_020_2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/191/requerimento_021_2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/192/requerimento_022_2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/193/requerimento_023_2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/194/requerimento_024_2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/412/projeto-de-lei-n-0012019-cm.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/413/projeto-de-lei-n-0022019-cm.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/414/003.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/422/ata_001_2019_09_01_19.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/423/ata_002_2019_09_01_19.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/424/ata_003_2019_09_01_19.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/425/ata_004_2019_09_01_19.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/426/ata_005_2019_09_01_19.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/427/ata_006_2019_09_01_19.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/428/ata_007_2019_04_02_19.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/429/ata_008_2019_11_02_19.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/430/ata_009_2019_11_02_19.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/431/ata_010_2019_11_02_19.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/432/ata_011_2019_11_02_19.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/433/ata_012_2019_18_02_19.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/434/ata_013_2019_18_02_19.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/435/ata_014_2019_18_02_19.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/436/ata_015_2019_18_02_19.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/437/ata_016_2019_25_02_19.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/438/ata_017_2019_25_02_19.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/439/ata_018_2019_25_02_19.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/440/ata_019_2019_25_02_19.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/441/ata_020_2019_06_03_19.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/442/ata_021_2019_06_03_19.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/443/ata_022_2019_06_03_19.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/444/ata_023_2019_06_03_19.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/445/ata_024_2019_11_03_19.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/446/ata_025_2019_11_03_19.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/447/ata_026_2019_18_03_19.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/448/ata_027_2019_18_03_19.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/449/ata_028_2019_18_03_19.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/450/ata_029_2019_18_03_19.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/451/ata_030_2019_18_03_19.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/452/ata_031_2019_18_03_19.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/453/ata_032_2019_25_03_19.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/454/ata_033_2019_25_03_19.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/455/ata_034_2019_25_03_19.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/456/ata_035_2019_01_04_19.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/457/ata_036_2019_01_04_19.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/458/ata_037_2019_01_04_19.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/459/ata_038_2019_01_04_19.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/460/ata_039_2019_08_04_19.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/461/ata_040_2019_08_04_19.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/462/ata_041_2019_15_04_19.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/463/ata_042_2019_15_04_19.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/464/ata_043_2019_15_04_19.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/465/ata_044_2019_15_04_19.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/466/ata_045_2019_22_04_19.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/467/ata_046_2019_22_04_19.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/468/ata_047_2019_22_04_19.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/469/ata_048_2019_29_04_19.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/470/ata_049_2019_29_04_19.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/471/ata_050_2019_29_04_19.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/472/ata_051_2019_29_04_19.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/473/ata_052_2019_13_05_19.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/474/ata_053_2019_13_05_19.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/475/ata_054_2019_13_05_19.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/476/ata_055_2019_13_05_19.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/477/ata_056_2019_27_05_19.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/478/ata_057_2019_27_05_19.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/479/ata_058_2019_27_05_19.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/480/ata_059_2019_27_05_19.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/481/ata_060_2019_10_06_19.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/482/ata_061_2019_10_06_19.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/483/ata_062_2019_18_06_19.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/484/ata_063_2019_18_06_19.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/485/ata_064_2019_24_06_19.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/486/ata_065_2019_24_06_19.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/487/ata_066_2019_24_06_19.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/488/ata_067_2019_24_06_19.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/489/ata_068_2019_25_06_19.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/490/ata_069_2019_25_06_19.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/491/ata_070_2019_26_06_19.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/492/ata_071_2019_26_06_19.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/493/ata_072_2019_05_08_19.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/494/ata_073_2019_05_08_19.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/495/ata_074_2019_12_08_19.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/496/ata_075_2019_12_08_19.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/497/ata_076_2019_12_08_19.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/498/ata_077_2019_12_08_19.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/499/ata_078_2019_19_08_19.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/500/ata_079_2019_19_08_19.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/501/ata_080_2019_19_08_19.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/502/ata_081_2019_19_08_19.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/503/ata_082_2019_23_08_19.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/504/ata_083_2019_23_08_19.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/505/ata_084_2019_26_08_19.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/506/ata_085_2019_26_08_19.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/507/ata_086_2019_02_09_19.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/508/ata_087_2019_02_09_19.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/509/ata_088_2019_09_09_19.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/510/ata_089_2019_09_09_19.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/511/ata_090_2019_09_09_19.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/512/ata_091_2019_09_09_19.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/513/ata_092_2019_16_09_19.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/514/ata_094_2019_16_09_19.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/515/ata_094_2019_16_09_19.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/516/ata_095_2019_16_09_19.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/517/ata_096_2019_23_09_19.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/518/ata_097_2019_23_09_19.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/519/ata_098_2019_23_09_19.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/520/ata_099_2019_23_09_19.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/521/ata_100_2019_30_09_19.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/522/ata_101_2019_07_10_19.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/523/ata_102_2019_07_10_19.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/524/ata_103_2019_21_10_19.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/525/ata_104_2019_21_10_19.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/526/ata_105_2019_28_10_19.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/527/ata_106_2019_28_10_19.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/528/ata_107_2019_28_10_19.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/529/ata_108_2019_28_10_19.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/530/ata_109_2019_04_11_19.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/531/ata_110_2019_04_11_19.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/532/ata_111_2019_11_11_19.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/533/ata_112_2019_11_11_19.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/534/ata_113_2019_18_11_19.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/535/ata_114_2019_18_11_19.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/536/ata_115_2019_18_11_19.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/537/ata_116_2019_18_11_19.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/538/ata_117_2019_25_11_19.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/539/ata_118_2019_25_11_19.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/540/ata_119_2019_25_11_19.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/541/ata_120_2019_25_11_19.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/542/ata_121_2019_02_12_19.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/543/ata_122_2019_02_12_19.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/544/ata_123_2019_04_12_19.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/545/ata_124_2019_04_12_19.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/546/ata_125_2019_09_12_19.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/547/ata_126_2019_09_12_19.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/548/ata_127_2019_09_12_19.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/549/ata_128_2019_09_12_19.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/403/mocao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/404/mocao_002_2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/422/ata_001_2019_09_01_19.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/423/ata_002_2019_09_01_19.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/424/ata_003_2019_09_01_19.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/425/ata_004_2019_09_01_19.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/426/ata_005_2019_09_01_19.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/427/ata_006_2019_09_01_19.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/428/ata_007_2019_04_02_19.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/429/ata_008_2019_11_02_19.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/430/ata_009_2019_11_02_19.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/431/ata_010_2019_11_02_19.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/432/ata_011_2019_11_02_19.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/433/ata_012_2019_18_02_19.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/434/ata_013_2019_18_02_19.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/435/ata_014_2019_18_02_19.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/436/ata_015_2019_18_02_19.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/437/ata_016_2019_25_02_19.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/438/ata_017_2019_25_02_19.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/439/ata_018_2019_25_02_19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/440/ata_019_2019_25_02_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/441/ata_020_2019_06_03_19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/442/ata_021_2019_06_03_19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/443/ata_022_2019_06_03_19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/444/ata_023_2019_06_03_19.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/445/ata_024_2019_11_03_19.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/446/ata_025_2019_11_03_19.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/447/ata_026_2019_18_03_19.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/448/ata_027_2019_18_03_19.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/449/ata_028_2019_18_03_19.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/450/ata_029_2019_18_03_19.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/451/ata_030_2019_18_03_19.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/452/ata_031_2019_18_03_19.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/453/ata_032_2019_25_03_19.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/454/ata_033_2019_25_03_19.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/455/ata_034_2019_25_03_19.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/456/ata_035_2019_01_04_19.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/457/ata_036_2019_01_04_19.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/458/ata_037_2019_01_04_19.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/459/ata_038_2019_01_04_19.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/460/ata_039_2019_08_04_19.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/461/ata_040_2019_08_04_19.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/462/ata_041_2019_15_04_19.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/463/ata_042_2019_15_04_19.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/464/ata_043_2019_15_04_19.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/465/ata_044_2019_15_04_19.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/466/ata_045_2019_22_04_19.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/467/ata_046_2019_22_04_19.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/468/ata_047_2019_22_04_19.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/469/ata_048_2019_29_04_19.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/470/ata_049_2019_29_04_19.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/471/ata_050_2019_29_04_19.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/472/ata_051_2019_29_04_19.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/473/ata_052_2019_13_05_19.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/474/ata_053_2019_13_05_19.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/475/ata_054_2019_13_05_19.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/476/ata_055_2019_13_05_19.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/477/ata_056_2019_27_05_19.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/478/ata_057_2019_27_05_19.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/479/ata_058_2019_27_05_19.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/480/ata_059_2019_27_05_19.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/481/ata_060_2019_10_06_19.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/482/ata_061_2019_10_06_19.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/483/ata_062_2019_18_06_19.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/484/ata_063_2019_18_06_19.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/485/ata_064_2019_24_06_19.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/486/ata_065_2019_24_06_19.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/487/ata_066_2019_24_06_19.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/488/ata_067_2019_24_06_19.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/489/ata_068_2019_25_06_19.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/490/ata_069_2019_25_06_19.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/491/ata_070_2019_26_06_19.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/492/ata_071_2019_26_06_19.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/493/ata_072_2019_05_08_19.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/494/ata_073_2019_05_08_19.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/495/ata_074_2019_12_08_19.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/496/ata_075_2019_12_08_19.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/497/ata_076_2019_12_08_19.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/498/ata_077_2019_12_08_19.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/499/ata_078_2019_19_08_19.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/500/ata_079_2019_19_08_19.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/501/ata_080_2019_19_08_19.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/502/ata_081_2019_19_08_19.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/503/ata_082_2019_23_08_19.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/504/ata_083_2019_23_08_19.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/505/ata_084_2019_26_08_19.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/506/ata_085_2019_26_08_19.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/507/ata_086_2019_02_09_19.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/508/ata_087_2019_02_09_19.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/509/ata_088_2019_09_09_19.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/510/ata_089_2019_09_09_19.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/511/ata_090_2019_09_09_19.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/512/ata_091_2019_09_09_19.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/513/ata_092_2019_16_09_19.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/514/ata_094_2019_16_09_19.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/515/ata_094_2019_16_09_19.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/516/ata_095_2019_16_09_19.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/517/ata_096_2019_23_09_19.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/518/ata_097_2019_23_09_19.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/519/ata_098_2019_23_09_19.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/520/ata_099_2019_23_09_19.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/521/ata_100_2019_30_09_19.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/522/ata_101_2019_07_10_19.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/523/ata_102_2019_07_10_19.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/524/ata_103_2019_21_10_19.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/525/ata_104_2019_21_10_19.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/526/ata_105_2019_28_10_19.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/527/ata_106_2019_28_10_19.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/528/ata_107_2019_28_10_19.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/529/ata_108_2019_28_10_19.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/530/ata_109_2019_04_11_19.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/531/ata_110_2019_04_11_19.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/532/ata_111_2019_11_11_19.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/533/ata_112_2019_11_11_19.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/534/ata_113_2019_18_11_19.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/535/ata_114_2019_18_11_19.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/536/ata_115_2019_18_11_19.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/537/ata_116_2019_18_11_19.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/538/ata_117_2019_25_11_19.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/539/ata_118_2019_25_11_19.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/540/ata_119_2019_25_11_19.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/541/ata_120_2019_25_11_19.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/542/ata_121_2019_02_12_19.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/543/ata_122_2019_02_12_19.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/544/ata_123_2019_04_12_19.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/545/ata_124_2019_04_12_19.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/546/ata_125_2019_09_12_19.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/547/ata_126_2019_09_12_19.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/548/ata_127_2019_09_12_19.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/549/ata_128_2019_09_12_19.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/58/indicacao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/60/indicacao_003_2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/61/indicacao_004_2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/62/indicacao_005_2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/63/indicacao_006_2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/64/indicacao_007_2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/65/indicacao_008_2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/66/indicacao_009_2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/67/indicacao_010_2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/68/indicacao_011_2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/69/indicacao_012_2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/70/indicacao_013_2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/71/indicacao_014_2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/72/indicacao_014_2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/73/indicacao_016_2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/75/indicacao_018_2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/76/indicacao_019_2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/78/indicacao_021_2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/79/indicacao_022_2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/80/indicacao_023_2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/81/indicacao_024_2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/82/indicacao_025_2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/83/indicacao_026_2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/84/indicacao_027_2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/85/indicacao_028_2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/86/indicacao_029_2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/87/indicacao_030_2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/88/indicacao_031_2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/89/indicacao_032_2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/91/indicacao_34_2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/92/indicacao_35_2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/93/indicacao_36_2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/94/indicacao_037_2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/95/indicacao_038_2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/96/indicacao_039_2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/97/indicacao_040_2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/98/indicacao_041_2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/99/indicacao_042_2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/100/indicacao_043_2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/101/indicacao_044_2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/102/indicacao_045_2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/103/indicacao_046_2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/104/indicacao_047_2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/105/indicacao_048_2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/106/indicacao_049_2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/107/indicacao_050_2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/108/indicacao_051_2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/109/indicacao_052_2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/111/indicacao_054_2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/112/indicacao_055_2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/113/indicacao_056_2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/114/indicacao_057_2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/115/indicacao_058_2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/116/indicacao_059_2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/117/indicacao_060_2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/118/indicacao_061_2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/119/indicacao_062_2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_063_2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/121/indicacao_064_2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/122/indicacao_065_2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/123/indicacao_066_2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/124/indicacao_067_2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/125/indicacao_068_2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_069_2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/128/indicacao_071_2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/129/indicacao_072_2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/130/indicacao_073_2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/131/indicacao_074_2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/132/indicacao_075_2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/133/indicacao_076_2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_077_2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_078_2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_079_2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/137/indicacao_080_2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/403/mocao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/404/mocao_002_2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/412/projeto-de-lei-n-0012019-cm.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/413/projeto-de-lei-n-0022019-cm.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/414/003.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/171/requerimento_001_2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/172/requerimento_002_2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/173/requerimento_003_2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/174/requerimento_004_2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/175/requerimento_005_2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/177/requerimento_007_2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/178/requerimento_008_2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/180/requerimento_010_2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/181/requerimento_011_2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/182/requerimento_012_2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/183/requerimento_013_2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/184/requerimento_014_2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/185/requerimento_015_2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/186/requerimento_016_2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/187/requerimento_017_2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/188/requerimento_018_2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/189/requerimento_019_2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/190/requerimento_020_2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/191/requerimento_021_2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/192/requerimento_022_2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/193/requerimento_023_2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2019/194/requerimento_024_2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H238"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="41.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="185.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2961,6065 +2961,6065 @@
       </c>
       <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>40</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D8" t="s">
-[...8 lines deleted...]
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>44</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D9" t="s">
-[...5 lines deleted...]
-      <c r="F9" t="s">
+      <c r="H9" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="H10" t="s">
         <v>50</v>
-      </c>
-[...13 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H11" t="s">
         <v>54</v>
-      </c>
-[...19 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H12" t="s">
         <v>58</v>
-      </c>
-[...19 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>60</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H13" t="s">
         <v>62</v>
-      </c>
-[...19 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="H14" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="H15" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H16" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="H17" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>19</v>
+        <v>81</v>
       </c>
       <c r="H18" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="H19" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="H20" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>19</v>
+        <v>93</v>
       </c>
       <c r="H21" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H22" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="H23" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="H24" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="H25" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>119</v>
+        <v>18</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="H26" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="H27" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="H28" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>134</v>
+        <v>28</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="H29" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>139</v>
+        <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>140</v>
+        <v>129</v>
       </c>
       <c r="H30" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>143</v>
+        <v>132</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="H31" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>135</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="H32" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>152</v>
+        <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="H33" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>19</v>
+        <v>145</v>
       </c>
       <c r="H34" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>152</v>
+        <v>28</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="H35" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>64</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="H36" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="H37" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="H38" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>124</v>
+        <v>18</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="H39" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="H40" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>184</v>
+        <v>18</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
       <c r="H41" t="s">
-        <v>186</v>
+        <v>174</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>188</v>
+        <v>176</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>189</v>
+        <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>190</v>
+        <v>177</v>
       </c>
       <c r="H42" t="s">
-        <v>191</v>
+        <v>178</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>192</v>
+        <v>179</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>193</v>
+        <v>180</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>194</v>
+        <v>18</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="H43" t="s">
-        <v>196</v>
+        <v>182</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>197</v>
+        <v>183</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>198</v>
+        <v>184</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>199</v>
+        <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>200</v>
+        <v>185</v>
       </c>
       <c r="H44" t="s">
-        <v>201</v>
+        <v>186</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>202</v>
+        <v>187</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>203</v>
+        <v>188</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>204</v>
+        <v>189</v>
       </c>
       <c r="H45" t="s">
-        <v>205</v>
+        <v>190</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>206</v>
+        <v>191</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>207</v>
+        <v>192</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>208</v>
+        <v>193</v>
       </c>
       <c r="H46" t="s">
-        <v>209</v>
+        <v>194</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>210</v>
+        <v>195</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>211</v>
+        <v>196</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>212</v>
+        <v>18</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>213</v>
+        <v>197</v>
       </c>
       <c r="H47" t="s">
-        <v>214</v>
+        <v>198</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>215</v>
+        <v>199</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>216</v>
+        <v>200</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>129</v>
+        <v>28</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>217</v>
+        <v>201</v>
       </c>
       <c r="H48" t="s">
-        <v>218</v>
+        <v>202</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>219</v>
+        <v>203</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>220</v>
+        <v>204</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>199</v>
+        <v>13</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>221</v>
+        <v>205</v>
       </c>
       <c r="H49" t="s">
-        <v>222</v>
+        <v>206</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>223</v>
+        <v>207</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>224</v>
+        <v>208</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>199</v>
+        <v>18</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>225</v>
+        <v>209</v>
       </c>
       <c r="H50" t="s">
-        <v>226</v>
+        <v>210</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>227</v>
+        <v>211</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>228</v>
+        <v>212</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>229</v>
+        <v>213</v>
       </c>
       <c r="H51" t="s">
-        <v>230</v>
+        <v>214</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>231</v>
+        <v>215</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>232</v>
+        <v>216</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>233</v>
+        <v>217</v>
       </c>
       <c r="H52" t="s">
-        <v>234</v>
+        <v>218</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>236</v>
+        <v>220</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>237</v>
+        <v>221</v>
       </c>
       <c r="H53" t="s">
-        <v>238</v>
+        <v>222</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>239</v>
+        <v>223</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>240</v>
+        <v>224</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
+      <c r="F54" t="s">
+        <v>18</v>
+      </c>
       <c r="G54" s="1" t="s">
-        <v>19</v>
+        <v>225</v>
       </c>
       <c r="H54" t="s">
-        <v>241</v>
+        <v>226</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>242</v>
+        <v>227</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>243</v>
+        <v>228</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="H55" t="s">
-        <v>245</v>
+        <v>230</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>246</v>
+        <v>231</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>247</v>
+        <v>232</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>248</v>
+        <v>233</v>
       </c>
       <c r="H56" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>250</v>
+        <v>235</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>251</v>
+        <v>236</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>252</v>
+        <v>237</v>
       </c>
       <c r="H57" t="s">
-        <v>253</v>
+        <v>238</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>254</v>
+        <v>239</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>255</v>
+        <v>240</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>256</v>
+        <v>18</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>257</v>
+        <v>241</v>
       </c>
       <c r="H58" t="s">
-        <v>258</v>
+        <v>242</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>259</v>
+        <v>243</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>8</v>
+        <v>244</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>260</v>
+        <v>245</v>
       </c>
       <c r="H59" t="s">
-        <v>261</v>
+        <v>246</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>262</v>
+        <v>247</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>16</v>
+        <v>248</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>256</v>
+        <v>18</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="H60" t="s">
-        <v>264</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>265</v>
+        <v>251</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>21</v>
+        <v>252</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>266</v>
+        <v>253</v>
       </c>
       <c r="H61" t="s">
-        <v>267</v>
+        <v>254</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>268</v>
+        <v>255</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>26</v>
+        <v>256</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>256</v>
+        <v>13</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>269</v>
+        <v>257</v>
       </c>
       <c r="H62" t="s">
-        <v>270</v>
+        <v>258</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>31</v>
+        <v>260</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="H63" t="s">
-        <v>273</v>
+        <v>262</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>274</v>
+        <v>263</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>264</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>256</v>
+        <v>18</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="H64" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>40</v>
+        <v>268</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="H65" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>44</v>
+        <v>272</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="H66" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>49</v>
+        <v>276</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="H67" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>54</v>
+        <v>280</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="H68" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>58</v>
+        <v>284</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>139</v>
+        <v>13</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="H69" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>62</v>
+        <v>288</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="H70" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>67</v>
+        <v>292</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>139</v>
+        <v>13</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>19</v>
+        <v>293</v>
       </c>
       <c r="H71" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>295</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>296</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>18</v>
+      </c>
+      <c r="G72" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="B72" t="s">
-[...14 lines deleted...]
-      <c r="G72" s="1" t="s">
+      <c r="H72" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>299</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
         <v>300</v>
       </c>
-      <c r="B73" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>301</v>
       </c>
       <c r="H73" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>303</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>80</v>
+        <v>304</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="H74" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>85</v>
+        <v>308</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>64</v>
+        <v>13</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="H75" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>88</v>
+        <v>312</v>
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="H76" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>92</v>
+        <v>316</v>
       </c>
       <c r="D77" t="s">
         <v>11</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="H77" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>96</v>
+        <v>320</v>
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="H78" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>99</v>
+        <v>324</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="H79" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>104</v>
+        <v>328</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="H80" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>109</v>
+        <v>332</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>64</v>
+        <v>13</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>325</v>
+        <v>333</v>
       </c>
       <c r="H81" t="s">
-        <v>326</v>
+        <v>334</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>10</v>
+        <v>336</v>
       </c>
       <c r="D82" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E82" t="s">
-        <v>329</v>
+        <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="H82" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>17</v>
+        <v>340</v>
       </c>
       <c r="D83" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E83" t="s">
-        <v>329</v>
+        <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>333</v>
+        <v>13</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="H83" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>22</v>
+        <v>344</v>
       </c>
       <c r="D84" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E84" t="s">
-        <v>329</v>
+        <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="H84" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>27</v>
+        <v>348</v>
       </c>
       <c r="D85" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E85" t="s">
-        <v>329</v>
+        <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>64</v>
+        <v>13</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
       <c r="H85" t="s">
-        <v>341</v>
+        <v>350</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>32</v>
+        <v>352</v>
       </c>
       <c r="D86" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E86" t="s">
-        <v>329</v>
+        <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>256</v>
+        <v>18</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="H86" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>36</v>
+        <v>356</v>
       </c>
       <c r="D87" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E87" t="s">
-        <v>329</v>
+        <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>346</v>
+        <v>13</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>19</v>
+        <v>357</v>
       </c>
       <c r="H87" t="s">
-        <v>347</v>
+        <v>358</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>348</v>
+        <v>359</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>41</v>
+        <v>360</v>
       </c>
       <c r="D88" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E88" t="s">
-        <v>329</v>
+        <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>349</v>
+        <v>361</v>
       </c>
       <c r="H88" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>45</v>
+        <v>364</v>
       </c>
       <c r="D89" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E89" t="s">
-        <v>329</v>
+        <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>352</v>
+        <v>13</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>353</v>
+        <v>365</v>
       </c>
       <c r="H89" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>50</v>
+        <v>368</v>
       </c>
       <c r="D90" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E90" t="s">
-        <v>329</v>
+        <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>19</v>
+        <v>369</v>
       </c>
       <c r="H90" t="s">
-        <v>347</v>
+        <v>370</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>356</v>
+        <v>371</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>55</v>
+        <v>372</v>
       </c>
       <c r="D91" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E91" t="s">
-        <v>329</v>
+        <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>357</v>
+        <v>13</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>358</v>
+        <v>373</v>
       </c>
       <c r="H91" t="s">
-        <v>359</v>
+        <v>374</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>360</v>
+        <v>375</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>59</v>
+        <v>376</v>
       </c>
       <c r="D92" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E92" t="s">
-        <v>329</v>
+        <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>361</v>
+        <v>18</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>362</v>
+        <v>377</v>
       </c>
       <c r="H92" t="s">
-        <v>363</v>
+        <v>378</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>364</v>
+        <v>379</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>63</v>
+        <v>380</v>
       </c>
       <c r="D93" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E93" t="s">
-        <v>329</v>
+        <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>365</v>
+        <v>381</v>
       </c>
       <c r="H93" t="s">
-        <v>366</v>
+        <v>382</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>367</v>
+        <v>383</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>68</v>
+        <v>384</v>
       </c>
       <c r="D94" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E94" t="s">
-        <v>329</v>
+        <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>361</v>
+        <v>13</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>368</v>
+        <v>385</v>
       </c>
       <c r="H94" t="s">
-        <v>369</v>
+        <v>386</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>370</v>
+        <v>387</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>72</v>
+        <v>388</v>
       </c>
       <c r="D95" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E95" t="s">
-        <v>329</v>
+        <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>361</v>
+        <v>13</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>371</v>
+        <v>389</v>
       </c>
       <c r="H95" t="s">
-        <v>372</v>
+        <v>390</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>373</v>
+        <v>391</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>77</v>
+        <v>392</v>
       </c>
       <c r="D96" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E96" t="s">
-        <v>329</v>
+        <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>256</v>
+        <v>18</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>374</v>
+        <v>393</v>
       </c>
       <c r="H96" t="s">
-        <v>375</v>
+        <v>394</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>376</v>
+        <v>395</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>81</v>
+        <v>396</v>
       </c>
       <c r="D97" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E97" t="s">
-        <v>329</v>
+        <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>256</v>
+        <v>13</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>377</v>
+        <v>397</v>
       </c>
       <c r="H97" t="s">
-        <v>378</v>
+        <v>398</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>379</v>
+        <v>399</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>86</v>
+        <v>400</v>
       </c>
       <c r="D98" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E98" t="s">
-        <v>329</v>
+        <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>152</v>
+        <v>18</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>380</v>
+        <v>401</v>
       </c>
       <c r="H98" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>382</v>
+        <v>403</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>89</v>
+        <v>404</v>
       </c>
       <c r="D99" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E99" t="s">
-        <v>329</v>
+        <v>12</v>
       </c>
       <c r="F99" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>383</v>
+        <v>405</v>
       </c>
       <c r="H99" t="s">
-        <v>384</v>
+        <v>406</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>385</v>
+        <v>407</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>93</v>
+        <v>408</v>
       </c>
       <c r="D100" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E100" t="s">
-        <v>329</v>
+        <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>124</v>
+        <v>18</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>386</v>
+        <v>409</v>
       </c>
       <c r="H100" t="s">
-        <v>387</v>
+        <v>410</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>388</v>
+        <v>411</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>97</v>
+        <v>412</v>
       </c>
       <c r="D101" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E101" t="s">
-        <v>329</v>
+        <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>256</v>
+        <v>13</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>389</v>
+        <v>413</v>
       </c>
       <c r="H101" t="s">
-        <v>390</v>
+        <v>414</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>391</v>
+        <v>415</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>100</v>
+        <v>416</v>
       </c>
       <c r="D102" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E102" t="s">
-        <v>329</v>
+        <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>392</v>
+        <v>417</v>
       </c>
       <c r="H102" t="s">
-        <v>393</v>
+        <v>418</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>394</v>
+        <v>419</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>105</v>
+        <v>420</v>
       </c>
       <c r="D103" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E103" t="s">
-        <v>329</v>
+        <v>12</v>
       </c>
       <c r="F103" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>395</v>
+        <v>421</v>
       </c>
       <c r="H103" t="s">
-        <v>396</v>
+        <v>422</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>397</v>
+        <v>423</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>110</v>
+        <v>424</v>
       </c>
       <c r="D104" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E104" t="s">
-        <v>329</v>
+        <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>398</v>
+        <v>13</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>399</v>
+        <v>425</v>
       </c>
       <c r="H104" t="s">
-        <v>400</v>
+        <v>426</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>401</v>
+        <v>427</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>114</v>
+        <v>428</v>
       </c>
       <c r="D105" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E105" t="s">
-        <v>329</v>
+        <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>402</v>
+        <v>429</v>
       </c>
       <c r="H105" t="s">
-        <v>403</v>
+        <v>430</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>404</v>
+        <v>431</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>10</v>
+        <v>432</v>
       </c>
       <c r="D106" t="s">
-        <v>405</v>
+        <v>11</v>
       </c>
       <c r="E106" t="s">
-        <v>406</v>
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>13</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>407</v>
+        <v>433</v>
       </c>
       <c r="H106" t="s">
-        <v>408</v>
+        <v>434</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>409</v>
+        <v>435</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>17</v>
+        <v>436</v>
       </c>
       <c r="D107" t="s">
-        <v>405</v>
+        <v>11</v>
       </c>
       <c r="E107" t="s">
-        <v>406</v>
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>18</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>410</v>
+        <v>437</v>
       </c>
       <c r="H107" t="s">
-        <v>411</v>
+        <v>438</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>412</v>
+        <v>439</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>22</v>
+        <v>440</v>
       </c>
       <c r="D108" t="s">
-        <v>405</v>
+        <v>11</v>
       </c>
       <c r="E108" t="s">
-        <v>406</v>
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>13</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>413</v>
+        <v>441</v>
       </c>
       <c r="H108" t="s">
-        <v>414</v>
+        <v>442</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>415</v>
+        <v>443</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>10</v>
+        <v>444</v>
       </c>
       <c r="D109" t="s">
-        <v>416</v>
+        <v>11</v>
       </c>
       <c r="E109" t="s">
-        <v>417</v>
+        <v>12</v>
       </c>
       <c r="F109" t="s">
-        <v>418</v>
+        <v>18</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>419</v>
+        <v>445</v>
       </c>
       <c r="H109" t="s">
-        <v>420</v>
+        <v>446</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>421</v>
+        <v>447</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>17</v>
+        <v>448</v>
       </c>
       <c r="D110" t="s">
-        <v>416</v>
+        <v>11</v>
       </c>
       <c r="E110" t="s">
-        <v>417</v>
+        <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>422</v>
+        <v>13</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>423</v>
+        <v>449</v>
       </c>
       <c r="H110" t="s">
-        <v>424</v>
+        <v>450</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>425</v>
+        <v>451</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>22</v>
+        <v>452</v>
       </c>
       <c r="D111" t="s">
-        <v>416</v>
+        <v>11</v>
       </c>
       <c r="E111" t="s">
-        <v>417</v>
+        <v>12</v>
       </c>
       <c r="F111" t="s">
-        <v>426</v>
+        <v>18</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>427</v>
+        <v>453</v>
       </c>
       <c r="H111" t="s">
-        <v>428</v>
+        <v>454</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>429</v>
+        <v>455</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>27</v>
+        <v>456</v>
       </c>
       <c r="D112" t="s">
-        <v>416</v>
+        <v>11</v>
       </c>
       <c r="E112" t="s">
-        <v>417</v>
+        <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>430</v>
+        <v>13</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>431</v>
+        <v>457</v>
       </c>
       <c r="H112" t="s">
-        <v>432</v>
+        <v>458</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>433</v>
+        <v>459</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>32</v>
+        <v>460</v>
       </c>
       <c r="D113" t="s">
-        <v>416</v>
+        <v>11</v>
       </c>
       <c r="E113" t="s">
-        <v>417</v>
+        <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>418</v>
+        <v>18</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>434</v>
+        <v>461</v>
       </c>
       <c r="H113" t="s">
-        <v>435</v>
+        <v>462</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>436</v>
+        <v>463</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>36</v>
+        <v>464</v>
       </c>
       <c r="D114" t="s">
-        <v>416</v>
+        <v>11</v>
       </c>
       <c r="E114" t="s">
-        <v>417</v>
+        <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>422</v>
+        <v>13</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>437</v>
+        <v>465</v>
       </c>
       <c r="H114" t="s">
-        <v>438</v>
+        <v>466</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>439</v>
+        <v>467</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>41</v>
+        <v>468</v>
       </c>
       <c r="D115" t="s">
-        <v>416</v>
+        <v>11</v>
       </c>
       <c r="E115" t="s">
-        <v>417</v>
+        <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>418</v>
+        <v>18</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>440</v>
+        <v>469</v>
       </c>
       <c r="H115" t="s">
-        <v>441</v>
+        <v>470</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>442</v>
+        <v>471</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>45</v>
+        <v>472</v>
       </c>
       <c r="D116" t="s">
-        <v>416</v>
+        <v>11</v>
       </c>
       <c r="E116" t="s">
-        <v>417</v>
+        <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>418</v>
+        <v>13</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>443</v>
+        <v>473</v>
       </c>
       <c r="H116" t="s">
-        <v>444</v>
+        <v>474</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>445</v>
+        <v>475</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>50</v>
+        <v>476</v>
       </c>
       <c r="D117" t="s">
-        <v>416</v>
+        <v>11</v>
       </c>
       <c r="E117" t="s">
-        <v>417</v>
+        <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>422</v>
+        <v>18</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>446</v>
+        <v>477</v>
       </c>
       <c r="H117" t="s">
-        <v>447</v>
+        <v>478</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>448</v>
+        <v>479</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>55</v>
+        <v>480</v>
       </c>
       <c r="D118" t="s">
-        <v>416</v>
+        <v>11</v>
       </c>
       <c r="E118" t="s">
-        <v>417</v>
+        <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>418</v>
+        <v>13</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>449</v>
+        <v>481</v>
       </c>
       <c r="H118" t="s">
-        <v>450</v>
+        <v>482</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>451</v>
+        <v>483</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>59</v>
+        <v>484</v>
       </c>
       <c r="D119" t="s">
-        <v>416</v>
+        <v>11</v>
       </c>
       <c r="E119" t="s">
-        <v>417</v>
+        <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>422</v>
+        <v>18</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>452</v>
+        <v>485</v>
       </c>
       <c r="H119" t="s">
-        <v>453</v>
+        <v>486</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>454</v>
+        <v>487</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>63</v>
+        <v>488</v>
       </c>
       <c r="D120" t="s">
-        <v>416</v>
+        <v>11</v>
       </c>
       <c r="E120" t="s">
-        <v>417</v>
+        <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>418</v>
+        <v>13</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>455</v>
+        <v>489</v>
       </c>
       <c r="H120" t="s">
-        <v>456</v>
+        <v>490</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>457</v>
+        <v>491</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>68</v>
+        <v>492</v>
       </c>
       <c r="D121" t="s">
-        <v>416</v>
+        <v>11</v>
       </c>
       <c r="E121" t="s">
-        <v>417</v>
+        <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>422</v>
+        <v>18</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>458</v>
+        <v>493</v>
       </c>
       <c r="H121" t="s">
-        <v>459</v>
+        <v>494</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>460</v>
+        <v>495</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>72</v>
+        <v>496</v>
       </c>
       <c r="D122" t="s">
-        <v>416</v>
+        <v>11</v>
       </c>
       <c r="E122" t="s">
-        <v>417</v>
+        <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>418</v>
+        <v>13</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>461</v>
+        <v>497</v>
       </c>
       <c r="H122" t="s">
-        <v>462</v>
+        <v>498</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>463</v>
+        <v>499</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>77</v>
+        <v>500</v>
       </c>
       <c r="D123" t="s">
-        <v>416</v>
+        <v>11</v>
       </c>
       <c r="E123" t="s">
-        <v>417</v>
+        <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>422</v>
+        <v>18</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>464</v>
+        <v>501</v>
       </c>
       <c r="H123" t="s">
-        <v>465</v>
+        <v>502</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>466</v>
+        <v>503</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>81</v>
+        <v>504</v>
       </c>
       <c r="D124" t="s">
-        <v>416</v>
+        <v>11</v>
       </c>
       <c r="E124" t="s">
-        <v>417</v>
+        <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>418</v>
+        <v>13</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>467</v>
+        <v>505</v>
       </c>
       <c r="H124" t="s">
-        <v>468</v>
+        <v>506</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>469</v>
+        <v>507</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>86</v>
+        <v>508</v>
       </c>
       <c r="D125" t="s">
-        <v>416</v>
+        <v>11</v>
       </c>
       <c r="E125" t="s">
-        <v>417</v>
+        <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>422</v>
+        <v>18</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>470</v>
+        <v>509</v>
       </c>
       <c r="H125" t="s">
-        <v>471</v>
+        <v>510</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>472</v>
+        <v>511</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>89</v>
+        <v>512</v>
       </c>
       <c r="D126" t="s">
-        <v>416</v>
+        <v>11</v>
       </c>
       <c r="E126" t="s">
-        <v>417</v>
+        <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>418</v>
+        <v>13</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>473</v>
+        <v>513</v>
       </c>
       <c r="H126" t="s">
-        <v>474</v>
+        <v>514</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>475</v>
+        <v>515</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>93</v>
+        <v>516</v>
       </c>
       <c r="D127" t="s">
-        <v>416</v>
+        <v>11</v>
       </c>
       <c r="E127" t="s">
-        <v>417</v>
+        <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>422</v>
+        <v>18</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>476</v>
+        <v>517</v>
       </c>
       <c r="H127" t="s">
-        <v>477</v>
+        <v>518</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>478</v>
+        <v>519</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>97</v>
+        <v>520</v>
       </c>
       <c r="D128" t="s">
-        <v>416</v>
+        <v>11</v>
       </c>
       <c r="E128" t="s">
-        <v>417</v>
+        <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>418</v>
+        <v>13</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>479</v>
+        <v>521</v>
       </c>
       <c r="H128" t="s">
-        <v>480</v>
+        <v>522</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>481</v>
+        <v>523</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>100</v>
+        <v>524</v>
       </c>
       <c r="D129" t="s">
-        <v>416</v>
+        <v>11</v>
       </c>
       <c r="E129" t="s">
-        <v>417</v>
+        <v>12</v>
       </c>
       <c r="F129" t="s">
-        <v>422</v>
+        <v>18</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>482</v>
+        <v>525</v>
       </c>
       <c r="H129" t="s">
-        <v>483</v>
+        <v>526</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>484</v>
+        <v>244</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="D130" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E130" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F130" t="s">
-        <v>418</v>
+        <v>529</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>485</v>
+        <v>530</v>
       </c>
       <c r="H130" t="s">
-        <v>486</v>
+        <v>531</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>487</v>
+        <v>248</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="D131" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E131" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F131" t="s">
-        <v>422</v>
+        <v>532</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>488</v>
+        <v>533</v>
       </c>
       <c r="H131" t="s">
-        <v>489</v>
+        <v>534</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>490</v>
+        <v>252</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>114</v>
+        <v>22</v>
       </c>
       <c r="D132" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E132" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F132" t="s">
-        <v>418</v>
+        <v>535</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>491</v>
+        <v>536</v>
       </c>
       <c r="H132" t="s">
-        <v>492</v>
+        <v>537</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>493</v>
+        <v>256</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>118</v>
+        <v>27</v>
       </c>
       <c r="D133" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E133" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F133" t="s">
-        <v>422</v>
+        <v>538</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>494</v>
+        <v>539</v>
       </c>
       <c r="H133" t="s">
-        <v>495</v>
+        <v>540</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>496</v>
+        <v>260</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="D134" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E134" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F134" t="s">
-        <v>418</v>
+        <v>535</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>497</v>
+        <v>541</v>
       </c>
       <c r="H134" t="s">
-        <v>498</v>
+        <v>542</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>499</v>
+        <v>264</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>128</v>
+        <v>36</v>
       </c>
       <c r="D135" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E135" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F135" t="s">
-        <v>422</v>
+        <v>543</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>500</v>
+        <v>544</v>
       </c>
       <c r="H135" t="s">
-        <v>501</v>
+        <v>545</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>502</v>
+        <v>268</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="D136" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E136" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F136" t="s">
-        <v>430</v>
+        <v>535</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>503</v>
+        <v>546</v>
       </c>
       <c r="H136" t="s">
-        <v>504</v>
+        <v>547</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>505</v>
+        <v>272</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>138</v>
+        <v>44</v>
       </c>
       <c r="D137" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E137" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F137" t="s">
-        <v>418</v>
+        <v>548</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>506</v>
+        <v>549</v>
       </c>
       <c r="H137" t="s">
-        <v>507</v>
+        <v>550</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>508</v>
+        <v>276</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>143</v>
+        <v>48</v>
       </c>
       <c r="D138" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E138" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F138" t="s">
-        <v>422</v>
+        <v>551</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>509</v>
+        <v>552</v>
       </c>
       <c r="H138" t="s">
-        <v>510</v>
+        <v>553</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>511</v>
+        <v>280</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>147</v>
+        <v>52</v>
       </c>
       <c r="D139" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E139" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F139" t="s">
-        <v>430</v>
+        <v>535</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>512</v>
+        <v>554</v>
       </c>
       <c r="H139" t="s">
-        <v>513</v>
+        <v>555</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>514</v>
+        <v>284</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>151</v>
+        <v>56</v>
       </c>
       <c r="D140" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E140" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F140" t="s">
-        <v>418</v>
+        <v>551</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>515</v>
+        <v>556</v>
       </c>
       <c r="H140" t="s">
-        <v>516</v>
+        <v>557</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>517</v>
+        <v>288</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>156</v>
+        <v>60</v>
       </c>
       <c r="D141" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E141" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F141" t="s">
-        <v>422</v>
+        <v>558</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>518</v>
+        <v>559</v>
       </c>
       <c r="H141" t="s">
-        <v>519</v>
+        <v>560</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>520</v>
+        <v>292</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>159</v>
+        <v>64</v>
       </c>
       <c r="D142" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E142" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F142" t="s">
-        <v>430</v>
+        <v>558</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>521</v>
+        <v>561</v>
       </c>
       <c r="H142" t="s">
-        <v>522</v>
+        <v>562</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>523</v>
+        <v>296</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>163</v>
+        <v>68</v>
       </c>
       <c r="D143" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E143" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F143" t="s">
-        <v>418</v>
+        <v>563</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>524</v>
+        <v>564</v>
       </c>
       <c r="H143" t="s">
-        <v>525</v>
+        <v>565</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>526</v>
+        <v>300</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>167</v>
+        <v>72</v>
       </c>
       <c r="D144" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E144" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F144" t="s">
-        <v>422</v>
+        <v>535</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>527</v>
+        <v>566</v>
       </c>
       <c r="H144" t="s">
-        <v>528</v>
+        <v>567</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>529</v>
+        <v>304</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>171</v>
+        <v>76</v>
       </c>
       <c r="D145" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E145" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F145" t="s">
-        <v>418</v>
+        <v>568</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>530</v>
+        <v>569</v>
       </c>
       <c r="H145" t="s">
-        <v>531</v>
+        <v>570</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>532</v>
+        <v>308</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>175</v>
+        <v>80</v>
       </c>
       <c r="D146" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E146" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F146" t="s">
-        <v>422</v>
+        <v>543</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>533</v>
       </c>
       <c r="H146" t="s">
-        <v>534</v>
+        <v>571</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>312</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>84</v>
+      </c>
+      <c r="D147" t="s">
+        <v>527</v>
+      </c>
+      <c r="E147" t="s">
+        <v>528</v>
+      </c>
+      <c r="F147" t="s">
         <v>535</v>
       </c>
-      <c r="B147" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G147" s="1" t="s">
-        <v>536</v>
+        <v>572</v>
       </c>
       <c r="H147" t="s">
-        <v>537</v>
+        <v>573</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>538</v>
+        <v>316</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>183</v>
+        <v>88</v>
       </c>
       <c r="D148" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E148" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F148" t="s">
-        <v>422</v>
+        <v>535</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>539</v>
+        <v>574</v>
       </c>
       <c r="H148" t="s">
-        <v>540</v>
+        <v>575</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>541</v>
+        <v>320</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>188</v>
+        <v>92</v>
       </c>
       <c r="D149" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E149" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F149" t="s">
-        <v>418</v>
+        <v>535</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>542</v>
+        <v>533</v>
       </c>
       <c r="H149" t="s">
-        <v>543</v>
+        <v>576</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>544</v>
+        <v>324</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>193</v>
+        <v>96</v>
       </c>
       <c r="D150" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E150" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F150" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>545</v>
+        <v>578</v>
       </c>
       <c r="H150" t="s">
-        <v>546</v>
+        <v>579</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>547</v>
+        <v>328</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>198</v>
+        <v>100</v>
       </c>
       <c r="D151" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E151" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F151" t="s">
-        <v>418</v>
+        <v>580</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>548</v>
+        <v>581</v>
       </c>
       <c r="H151" t="s">
-        <v>549</v>
+        <v>582</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>550</v>
+        <v>332</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>203</v>
+        <v>104</v>
       </c>
       <c r="D152" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E152" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F152" t="s">
-        <v>422</v>
+        <v>535</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>551</v>
+        <v>583</v>
       </c>
       <c r="H152" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>553</v>
+        <v>336</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>207</v>
+        <v>108</v>
       </c>
       <c r="D153" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E153" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F153" t="s">
-        <v>418</v>
+        <v>551</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>554</v>
+        <v>585</v>
       </c>
       <c r="H153" t="s">
-        <v>555</v>
+        <v>586</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>556</v>
+        <v>340</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>211</v>
+        <v>112</v>
       </c>
       <c r="D154" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E154" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F154" t="s">
-        <v>422</v>
+        <v>587</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>557</v>
+        <v>588</v>
       </c>
       <c r="H154" t="s">
-        <v>558</v>
+        <v>589</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>559</v>
+        <v>344</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>216</v>
+        <v>116</v>
       </c>
       <c r="D155" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E155" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F155" t="s">
-        <v>430</v>
+        <v>590</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>560</v>
+        <v>591</v>
       </c>
       <c r="H155" t="s">
-        <v>561</v>
+        <v>592</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>562</v>
+        <v>348</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>220</v>
+        <v>120</v>
       </c>
       <c r="D156" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E156" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F156" t="s">
-        <v>418</v>
+        <v>593</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>563</v>
+        <v>594</v>
       </c>
       <c r="H156" t="s">
-        <v>564</v>
+        <v>595</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>565</v>
+        <v>352</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>224</v>
+        <v>124</v>
       </c>
       <c r="D157" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E157" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F157" t="s">
-        <v>422</v>
+        <v>596</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>566</v>
+        <v>597</v>
       </c>
       <c r="H157" t="s">
-        <v>567</v>
+        <v>598</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>568</v>
+        <v>356</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>228</v>
+        <v>128</v>
       </c>
       <c r="D158" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E158" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F158" t="s">
-        <v>418</v>
+        <v>599</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>569</v>
+        <v>600</v>
       </c>
       <c r="H158" t="s">
-        <v>570</v>
+        <v>601</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>571</v>
+        <v>360</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>232</v>
+        <v>132</v>
       </c>
       <c r="D159" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E159" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F159" t="s">
-        <v>422</v>
+        <v>535</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>572</v>
+        <v>602</v>
       </c>
       <c r="H159" t="s">
-        <v>573</v>
+        <v>603</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>574</v>
+        <v>364</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>236</v>
+        <v>136</v>
       </c>
       <c r="D160" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E160" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F160" t="s">
-        <v>418</v>
+        <v>532</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>575</v>
+        <v>604</v>
       </c>
       <c r="H160" t="s">
-        <v>576</v>
+        <v>605</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>577</v>
+        <v>368</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>240</v>
+        <v>140</v>
       </c>
       <c r="D161" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E161" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F161" t="s">
-        <v>422</v>
+        <v>606</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>578</v>
+        <v>607</v>
       </c>
       <c r="H161" t="s">
-        <v>579</v>
+        <v>608</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>580</v>
+        <v>372</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>243</v>
+        <v>144</v>
       </c>
       <c r="D162" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E162" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F162" t="s">
-        <v>418</v>
+        <v>558</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>581</v>
+        <v>533</v>
       </c>
       <c r="H162" t="s">
-        <v>582</v>
+        <v>609</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>583</v>
+        <v>376</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>247</v>
+        <v>148</v>
       </c>
       <c r="D163" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E163" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F163" t="s">
-        <v>422</v>
+        <v>606</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>584</v>
+        <v>610</v>
       </c>
       <c r="H163" t="s">
-        <v>585</v>
+        <v>611</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>586</v>
+        <v>380</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>251</v>
+        <v>152</v>
       </c>
       <c r="D164" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E164" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F164" t="s">
-        <v>418</v>
+        <v>558</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>587</v>
+        <v>612</v>
       </c>
       <c r="H164" t="s">
-        <v>588</v>
+        <v>613</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>589</v>
+        <v>384</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>255</v>
+        <v>156</v>
       </c>
       <c r="D165" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E165" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F165" t="s">
-        <v>422</v>
+        <v>551</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>590</v>
+        <v>614</v>
       </c>
       <c r="H165" t="s">
-        <v>591</v>
+        <v>615</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>592</v>
+        <v>388</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>8</v>
+        <v>160</v>
       </c>
       <c r="D166" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E166" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F166" t="s">
-        <v>418</v>
+        <v>551</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>593</v>
+        <v>616</v>
       </c>
       <c r="H166" t="s">
-        <v>594</v>
+        <v>617</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>595</v>
+        <v>392</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>16</v>
+        <v>164</v>
       </c>
       <c r="D167" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E167" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F167" t="s">
-        <v>422</v>
+        <v>590</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>596</v>
+        <v>618</v>
       </c>
       <c r="H167" t="s">
-        <v>597</v>
+        <v>619</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>598</v>
+        <v>396</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>21</v>
+        <v>168</v>
       </c>
       <c r="D168" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E168" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F168" t="s">
-        <v>422</v>
+        <v>535</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>599</v>
+        <v>620</v>
       </c>
       <c r="H168" t="s">
-        <v>600</v>
+        <v>621</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>601</v>
+        <v>400</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>26</v>
+        <v>172</v>
       </c>
       <c r="D169" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E169" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F169" t="s">
-        <v>418</v>
+        <v>622</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>602</v>
+        <v>623</v>
       </c>
       <c r="H169" t="s">
-        <v>603</v>
+        <v>624</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>604</v>
+        <v>404</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>31</v>
+        <v>176</v>
       </c>
       <c r="D170" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E170" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F170" t="s">
-        <v>418</v>
+        <v>625</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>605</v>
+        <v>626</v>
       </c>
       <c r="H170" t="s">
-        <v>606</v>
+        <v>627</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>607</v>
+        <v>408</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>35</v>
+        <v>180</v>
       </c>
       <c r="D171" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E171" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F171" t="s">
-        <v>422</v>
+        <v>628</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>608</v>
+        <v>629</v>
       </c>
       <c r="H171" t="s">
-        <v>609</v>
+        <v>630</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>610</v>
+        <v>412</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>40</v>
+        <v>184</v>
       </c>
       <c r="D172" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E172" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F172" t="s">
-        <v>418</v>
+        <v>631</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>611</v>
+        <v>632</v>
       </c>
       <c r="H172" t="s">
-        <v>612</v>
+        <v>633</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>613</v>
+        <v>416</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>44</v>
+        <v>188</v>
       </c>
       <c r="D173" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E173" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F173" t="s">
-        <v>422</v>
+        <v>593</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>614</v>
+        <v>634</v>
       </c>
       <c r="H173" t="s">
-        <v>615</v>
+        <v>635</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>616</v>
+        <v>420</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>49</v>
+        <v>192</v>
       </c>
       <c r="D174" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E174" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F174" t="s">
-        <v>418</v>
+        <v>535</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>617</v>
+        <v>636</v>
       </c>
       <c r="H174" t="s">
-        <v>618</v>
+        <v>637</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>619</v>
+        <v>424</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>54</v>
+        <v>196</v>
       </c>
       <c r="D175" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E175" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F175" t="s">
-        <v>422</v>
+        <v>638</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>620</v>
+        <v>639</v>
       </c>
       <c r="H175" t="s">
-        <v>621</v>
+        <v>640</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>622</v>
+        <v>428</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>58</v>
+        <v>200</v>
       </c>
       <c r="D176" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E176" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F176" t="s">
-        <v>418</v>
+        <v>593</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>623</v>
+        <v>641</v>
       </c>
       <c r="H176" t="s">
-        <v>624</v>
+        <v>642</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>625</v>
+        <v>432</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>62</v>
+        <v>204</v>
       </c>
       <c r="D177" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E177" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F177" t="s">
-        <v>422</v>
+        <v>631</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>626</v>
+        <v>643</v>
       </c>
       <c r="H177" t="s">
-        <v>627</v>
+        <v>644</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>628</v>
+        <v>436</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>67</v>
+        <v>208</v>
       </c>
       <c r="D178" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E178" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F178" t="s">
-        <v>418</v>
+        <v>631</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
       <c r="H178" t="s">
-        <v>630</v>
+        <v>646</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>631</v>
+        <v>440</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>71</v>
+        <v>212</v>
       </c>
       <c r="D179" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E179" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F179" t="s">
-        <v>422</v>
+        <v>593</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>632</v>
+        <v>647</v>
       </c>
       <c r="H179" t="s">
-        <v>633</v>
+        <v>648</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>634</v>
+        <v>444</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>76</v>
+        <v>216</v>
       </c>
       <c r="D180" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E180" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F180" t="s">
-        <v>418</v>
+        <v>535</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>635</v>
+        <v>649</v>
       </c>
       <c r="H180" t="s">
-        <v>636</v>
+        <v>650</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>637</v>
+        <v>448</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>80</v>
+        <v>220</v>
       </c>
       <c r="D181" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E181" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F181" t="s">
-        <v>422</v>
+        <v>535</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>638</v>
+        <v>651</v>
       </c>
       <c r="H181" t="s">
-        <v>639</v>
+        <v>652</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>640</v>
+        <v>452</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>85</v>
+        <v>224</v>
       </c>
       <c r="D182" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E182" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>528</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>641</v>
+        <v>533</v>
       </c>
       <c r="H182" t="s">
-        <v>642</v>
+        <v>653</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>643</v>
+        <v>456</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>88</v>
+        <v>228</v>
       </c>
       <c r="D183" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E183" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F183" t="s">
-        <v>422</v>
+        <v>535</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>644</v>
+        <v>654</v>
       </c>
       <c r="H183" t="s">
-        <v>645</v>
+        <v>655</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>646</v>
+        <v>460</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>92</v>
+        <v>232</v>
       </c>
       <c r="D184" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E184" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F184" t="s">
-        <v>418</v>
+        <v>593</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>647</v>
+        <v>656</v>
       </c>
       <c r="H184" t="s">
-        <v>648</v>
+        <v>657</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>649</v>
+        <v>464</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>96</v>
+        <v>236</v>
       </c>
       <c r="D185" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E185" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F185" t="s">
-        <v>422</v>
+        <v>593</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
       <c r="H185" t="s">
-        <v>651</v>
+        <v>659</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>652</v>
+        <v>468</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>99</v>
+        <v>240</v>
       </c>
       <c r="D186" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E186" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F186" t="s">
-        <v>418</v>
+        <v>660</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>653</v>
+        <v>661</v>
       </c>
       <c r="H186" t="s">
-        <v>654</v>
+        <v>662</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>655</v>
+        <v>472</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>104</v>
+        <v>244</v>
       </c>
       <c r="D187" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E187" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F187" t="s">
-        <v>422</v>
+        <v>590</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>656</v>
+        <v>663</v>
       </c>
       <c r="H187" t="s">
-        <v>657</v>
+        <v>664</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>658</v>
+        <v>476</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>109</v>
+        <v>248</v>
       </c>
       <c r="D188" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E188" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F188" t="s">
-        <v>418</v>
+        <v>660</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
       <c r="H188" t="s">
-        <v>660</v>
+        <v>666</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>661</v>
+        <v>480</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>113</v>
+        <v>252</v>
       </c>
       <c r="D189" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E189" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F189" t="s">
-        <v>422</v>
+        <v>535</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
       <c r="H189" t="s">
-        <v>663</v>
+        <v>668</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>664</v>
+        <v>484</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>117</v>
+        <v>256</v>
       </c>
       <c r="D190" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E190" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F190" t="s">
-        <v>418</v>
+        <v>660</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="H190" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>667</v>
+        <v>488</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>122</v>
+        <v>260</v>
       </c>
       <c r="D191" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E191" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F191" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="H191" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>670</v>
+        <v>492</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>127</v>
+        <v>264</v>
       </c>
       <c r="D192" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E192" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F192" t="s">
-        <v>418</v>
+        <v>660</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="H192" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>673</v>
+        <v>496</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>132</v>
+        <v>268</v>
       </c>
       <c r="D193" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E193" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F193" t="s">
-        <v>422</v>
+        <v>535</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="H193" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>676</v>
+        <v>500</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>137</v>
+        <v>272</v>
       </c>
       <c r="D194" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E194" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F194" t="s">
-        <v>418</v>
+        <v>535</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>677</v>
       </c>
       <c r="H194" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
+        <v>504</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>276</v>
+      </c>
+      <c r="D195" t="s">
+        <v>527</v>
+      </c>
+      <c r="E195" t="s">
+        <v>528</v>
+      </c>
+      <c r="F195" t="s">
+        <v>590</v>
+      </c>
+      <c r="G195" s="1" t="s">
         <v>679</v>
       </c>
-      <c r="B195" t="s">
-[...14 lines deleted...]
-      <c r="G195" s="1" t="s">
+      <c r="H195" t="s">
         <v>680</v>
-      </c>
-[...1 lines deleted...]
-        <v>681</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
+        <v>508</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>280</v>
+      </c>
+      <c r="D196" t="s">
+        <v>527</v>
+      </c>
+      <c r="E196" t="s">
+        <v>528</v>
+      </c>
+      <c r="F196" t="s">
+        <v>535</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H196" t="s">
         <v>682</v>
-      </c>
-[...19 lines deleted...]
-        <v>684</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>685</v>
+        <v>512</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>150</v>
+        <v>284</v>
       </c>
       <c r="D197" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E197" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F197" t="s">
-        <v>422</v>
+        <v>599</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="H197" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>688</v>
+        <v>516</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>155</v>
+        <v>288</v>
       </c>
       <c r="D198" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E198" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F198" t="s">
-        <v>418</v>
+        <v>535</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="H198" t="s">
-        <v>690</v>
+        <v>686</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>691</v>
+        <v>520</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>158</v>
+        <v>292</v>
       </c>
       <c r="D199" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E199" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F199" t="s">
-        <v>422</v>
+        <v>599</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>692</v>
+        <v>533</v>
       </c>
       <c r="H199" t="s">
-        <v>693</v>
+        <v>687</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>694</v>
+        <v>524</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>162</v>
+        <v>296</v>
       </c>
       <c r="D200" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E200" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F200" t="s">
-        <v>418</v>
+        <v>543</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>695</v>
+        <v>688</v>
       </c>
       <c r="H200" t="s">
-        <v>696</v>
+        <v>689</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>697</v>
+        <v>690</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>166</v>
+        <v>300</v>
       </c>
       <c r="D201" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E201" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F201" t="s">
-        <v>418</v>
+        <v>535</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>698</v>
+        <v>691</v>
       </c>
       <c r="H201" t="s">
-        <v>699</v>
+        <v>692</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>700</v>
+        <v>693</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>170</v>
+        <v>304</v>
       </c>
       <c r="D202" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E202" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F202" t="s">
-        <v>418</v>
+        <v>551</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>701</v>
+        <v>694</v>
       </c>
       <c r="H202" t="s">
-        <v>702</v>
+        <v>695</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>703</v>
+        <v>696</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>174</v>
+        <v>308</v>
       </c>
       <c r="D203" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E203" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F203" t="s">
-        <v>422</v>
+        <v>558</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>704</v>
+        <v>697</v>
       </c>
       <c r="H203" t="s">
-        <v>705</v>
+        <v>698</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>706</v>
+        <v>699</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>178</v>
+        <v>312</v>
       </c>
       <c r="D204" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E204" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F204" t="s">
-        <v>418</v>
+        <v>563</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>707</v>
+        <v>700</v>
       </c>
       <c r="H204" t="s">
-        <v>708</v>
+        <v>701</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>709</v>
+        <v>702</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>182</v>
+        <v>316</v>
       </c>
       <c r="D205" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E205" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F205" t="s">
-        <v>422</v>
+        <v>535</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>710</v>
+        <v>703</v>
       </c>
       <c r="H205" t="s">
-        <v>711</v>
+        <v>704</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>712</v>
+        <v>705</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>187</v>
+        <v>320</v>
       </c>
       <c r="D206" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E206" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F206" t="s">
-        <v>418</v>
+        <v>535</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>713</v>
+        <v>706</v>
       </c>
       <c r="H206" t="s">
-        <v>714</v>
+        <v>707</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>715</v>
+        <v>708</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>192</v>
+        <v>324</v>
       </c>
       <c r="D207" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E207" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F207" t="s">
-        <v>422</v>
+        <v>563</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>716</v>
+        <v>709</v>
       </c>
       <c r="H207" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>197</v>
+        <v>328</v>
       </c>
       <c r="D208" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E208" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F208" t="s">
-        <v>418</v>
+        <v>535</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>719</v>
+        <v>712</v>
       </c>
       <c r="H208" t="s">
-        <v>720</v>
+        <v>713</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>721</v>
+        <v>714</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>202</v>
+        <v>332</v>
       </c>
       <c r="D209" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E209" t="s">
-        <v>417</v>
+        <v>528</v>
       </c>
       <c r="F209" t="s">
-        <v>418</v>
+        <v>558</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>722</v>
+        <v>715</v>
       </c>
       <c r="H209" t="s">
-        <v>723</v>
+        <v>716</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>724</v>
+        <v>717</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
       <c r="D210" t="s">
-        <v>416</v>
+        <v>718</v>
       </c>
       <c r="E210" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>719</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>725</v>
+        <v>720</v>
       </c>
       <c r="H210" t="s">
-        <v>726</v>
+        <v>721</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>727</v>
+        <v>722</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>210</v>
+        <v>17</v>
       </c>
       <c r="D211" t="s">
-        <v>416</v>
+        <v>718</v>
       </c>
       <c r="E211" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>719</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>728</v>
+        <v>723</v>
       </c>
       <c r="H211" t="s">
-        <v>729</v>
+        <v>724</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>730</v>
+        <v>725</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>215</v>
+        <v>10</v>
       </c>
       <c r="D212" t="s">
-        <v>416</v>
+        <v>726</v>
       </c>
       <c r="E212" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>727</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="H212" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>219</v>
+        <v>17</v>
       </c>
       <c r="D213" t="s">
-        <v>416</v>
+        <v>726</v>
       </c>
       <c r="E213" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>727</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="H213" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="D214" t="s">
-        <v>416</v>
+        <v>726</v>
       </c>
       <c r="E214" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>727</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="H214" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
+        <v>736</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>10</v>
+      </c>
+      <c r="D215" t="s">
+        <v>737</v>
+      </c>
+      <c r="E215" t="s">
+        <v>738</v>
+      </c>
+      <c r="F215" t="s">
+        <v>558</v>
+      </c>
+      <c r="G215" s="1" t="s">
         <v>739</v>
       </c>
-      <c r="B215" t="s">
-[...14 lines deleted...]
-      <c r="G215" s="1" t="s">
+      <c r="H215" t="s">
         <v>740</v>
-      </c>
-[...1 lines deleted...]
-        <v>741</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
+        <v>741</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>17</v>
+      </c>
+      <c r="D216" t="s">
+        <v>737</v>
+      </c>
+      <c r="E216" t="s">
+        <v>738</v>
+      </c>
+      <c r="F216" t="s">
         <v>742</v>
-      </c>
-[...13 lines deleted...]
-        <v>422</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>743</v>
       </c>
       <c r="H216" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
         <v>745</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>235</v>
+        <v>22</v>
       </c>
       <c r="D217" t="s">
-        <v>416</v>
+        <v>737</v>
       </c>
       <c r="E217" t="s">
-        <v>417</v>
+        <v>738</v>
       </c>
       <c r="F217" t="s">
-        <v>418</v>
+        <v>558</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>746</v>
       </c>
       <c r="H217" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
         <v>748</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>239</v>
+        <v>27</v>
       </c>
       <c r="D218" t="s">
-        <v>416</v>
+        <v>737</v>
       </c>
       <c r="E218" t="s">
-        <v>417</v>
+        <v>738</v>
       </c>
       <c r="F218" t="s">
-        <v>422</v>
+        <v>558</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>749</v>
       </c>
       <c r="H218" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
         <v>751</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>242</v>
+        <v>32</v>
       </c>
       <c r="D219" t="s">
-        <v>416</v>
+        <v>737</v>
       </c>
       <c r="E219" t="s">
-        <v>417</v>
+        <v>738</v>
       </c>
       <c r="F219" t="s">
-        <v>418</v>
+        <v>660</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>752</v>
       </c>
       <c r="H219" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
         <v>754</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>246</v>
+        <v>36</v>
       </c>
       <c r="D220" t="s">
-        <v>416</v>
+        <v>737</v>
       </c>
       <c r="E220" t="s">
-        <v>417</v>
+        <v>738</v>
       </c>
       <c r="F220" t="s">
-        <v>422</v>
+        <v>755</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>755</v>
+        <v>533</v>
       </c>
       <c r="H220" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
         <v>757</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>250</v>
+        <v>40</v>
       </c>
       <c r="D221" t="s">
-        <v>416</v>
+        <v>737</v>
       </c>
       <c r="E221" t="s">
-        <v>417</v>
+        <v>738</v>
       </c>
       <c r="F221" t="s">
-        <v>418</v>
+        <v>551</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>758</v>
       </c>
       <c r="H221" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
         <v>760</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>254</v>
+        <v>44</v>
       </c>
       <c r="D222" t="s">
-        <v>416</v>
+        <v>737</v>
       </c>
       <c r="E222" t="s">
-        <v>417</v>
+        <v>738</v>
       </c>
       <c r="F222" t="s">
-        <v>422</v>
+        <v>761</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="H222" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>259</v>
+        <v>48</v>
       </c>
       <c r="D223" t="s">
-        <v>416</v>
+        <v>737</v>
       </c>
       <c r="E223" t="s">
-        <v>417</v>
+        <v>738</v>
       </c>
       <c r="F223" t="s">
-        <v>418</v>
+        <v>551</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>764</v>
+        <v>533</v>
       </c>
       <c r="H223" t="s">
-        <v>765</v>
+        <v>756</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
+        <v>765</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>52</v>
+      </c>
+      <c r="D224" t="s">
+        <v>737</v>
+      </c>
+      <c r="E224" t="s">
+        <v>738</v>
+      </c>
+      <c r="F224" t="s">
         <v>766</v>
-      </c>
-[...13 lines deleted...]
-        <v>422</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>767</v>
       </c>
       <c r="H224" t="s">
-        <v>768</v>
+        <v>721</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
+        <v>768</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>56</v>
+      </c>
+      <c r="D225" t="s">
+        <v>737</v>
+      </c>
+      <c r="E225" t="s">
+        <v>738</v>
+      </c>
+      <c r="F225" t="s">
         <v>769</v>
-      </c>
-[...13 lines deleted...]
-        <v>418</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>770</v>
       </c>
       <c r="H225" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
         <v>772</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>268</v>
+        <v>60</v>
       </c>
       <c r="D226" t="s">
-        <v>416</v>
+        <v>737</v>
       </c>
       <c r="E226" t="s">
-        <v>417</v>
+        <v>738</v>
       </c>
       <c r="F226" t="s">
-        <v>422</v>
+        <v>551</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>773</v>
       </c>
       <c r="H226" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
         <v>775</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>271</v>
+        <v>64</v>
       </c>
       <c r="D227" t="s">
-        <v>416</v>
+        <v>737</v>
       </c>
       <c r="E227" t="s">
-        <v>417</v>
+        <v>738</v>
       </c>
       <c r="F227" t="s">
-        <v>418</v>
+        <v>769</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>776</v>
       </c>
       <c r="H227" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
         <v>778</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>274</v>
+        <v>68</v>
       </c>
       <c r="D228" t="s">
-        <v>416</v>
+        <v>737</v>
       </c>
       <c r="E228" t="s">
-        <v>417</v>
+        <v>738</v>
       </c>
       <c r="F228" t="s">
-        <v>422</v>
+        <v>769</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>779</v>
       </c>
       <c r="H228" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
         <v>781</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>277</v>
+        <v>72</v>
       </c>
       <c r="D229" t="s">
-        <v>416</v>
+        <v>737</v>
       </c>
       <c r="E229" t="s">
-        <v>417</v>
+        <v>738</v>
       </c>
       <c r="F229" t="s">
-        <v>418</v>
+        <v>660</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>782</v>
       </c>
       <c r="H229" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
         <v>784</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>280</v>
+        <v>76</v>
       </c>
       <c r="D230" t="s">
-        <v>416</v>
+        <v>737</v>
       </c>
       <c r="E230" t="s">
-        <v>417</v>
+        <v>738</v>
       </c>
       <c r="F230" t="s">
-        <v>422</v>
+        <v>660</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>785</v>
       </c>
       <c r="H230" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
         <v>787</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>283</v>
+        <v>80</v>
       </c>
       <c r="D231" t="s">
-        <v>416</v>
+        <v>737</v>
       </c>
       <c r="E231" t="s">
-        <v>417</v>
+        <v>738</v>
       </c>
       <c r="F231" t="s">
-        <v>418</v>
+        <v>606</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>788</v>
       </c>
       <c r="H231" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
         <v>790</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>286</v>
+        <v>84</v>
       </c>
       <c r="D232" t="s">
-        <v>416</v>
+        <v>737</v>
       </c>
       <c r="E232" t="s">
-        <v>417</v>
+        <v>738</v>
       </c>
       <c r="F232" t="s">
-        <v>422</v>
+        <v>543</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>791</v>
       </c>
       <c r="H232" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
         <v>793</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>289</v>
+        <v>88</v>
       </c>
       <c r="D233" t="s">
-        <v>416</v>
+        <v>737</v>
       </c>
       <c r="E233" t="s">
-        <v>417</v>
+        <v>738</v>
       </c>
       <c r="F233" t="s">
-        <v>418</v>
+        <v>590</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>794</v>
       </c>
       <c r="H233" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
         <v>796</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>292</v>
+        <v>92</v>
       </c>
       <c r="D234" t="s">
-        <v>416</v>
+        <v>737</v>
       </c>
       <c r="E234" t="s">
-        <v>417</v>
+        <v>738</v>
       </c>
       <c r="F234" t="s">
-        <v>422</v>
+        <v>660</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>797</v>
       </c>
       <c r="H234" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
         <v>799</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>295</v>
+        <v>96</v>
       </c>
       <c r="D235" t="s">
-        <v>416</v>
+        <v>737</v>
       </c>
       <c r="E235" t="s">
-        <v>417</v>
+        <v>738</v>
       </c>
       <c r="F235" t="s">
-        <v>418</v>
+        <v>551</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>800</v>
       </c>
       <c r="H235" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
         <v>802</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>297</v>
+        <v>100</v>
       </c>
       <c r="D236" t="s">
-        <v>416</v>
+        <v>737</v>
       </c>
       <c r="E236" t="s">
-        <v>417</v>
+        <v>738</v>
       </c>
       <c r="F236" t="s">
-        <v>422</v>
+        <v>551</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>803</v>
       </c>
       <c r="H236" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
         <v>805</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="D237" t="s">
+        <v>737</v>
+      </c>
+      <c r="E237" t="s">
+        <v>738</v>
+      </c>
+      <c r="F237" t="s">
         <v>806</v>
       </c>
-      <c r="E237" t="s">
+      <c r="G237" s="1" t="s">
         <v>807</v>
       </c>
-      <c r="G237" s="1" t="s">
+      <c r="H237" t="s">
         <v>808</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
         <v>809</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>17</v>
+        <v>108</v>
       </c>
       <c r="D238" t="s">
-        <v>806</v>
+        <v>737</v>
       </c>
       <c r="E238" t="s">
-        <v>807</v>
+        <v>738</v>
+      </c>
+      <c r="F238" t="s">
+        <v>558</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>810</v>
       </c>
       <c r="H238" t="s">
         <v>811</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>