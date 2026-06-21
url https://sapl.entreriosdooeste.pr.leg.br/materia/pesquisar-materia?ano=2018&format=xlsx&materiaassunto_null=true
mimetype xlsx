--- v0 (2025-10-04)
+++ v1 (2026-06-21)
@@ -48,450 +48,450 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
-    <t>INDICAÇÃO</t>
+    <t>Indicação</t>
   </si>
   <si>
     <t>Loivo Estanislau Kist</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/35/indicacao_001_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/35/indicacao_001_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS, VISANDO CONSTRUÇÃO DE PONTE EM CONCRETO NA LINHA FÁTIMA.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ALESSANDRA CAETANO DE SOUZA LUPGES</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/36/indicacao_002_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/36/indicacao_002_2018.pdf</t>
   </si>
   <si>
     <t>SUGERE COLOCAÇÃO DE TACHÕES NAS RUAS TRANSVERSAIS À RUA AMAZONAS E NO PROLONGAMENTO DA RUA AMAZONAS.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>JOAQUIM SCHLINDWEIN, NEIMAR JOSÉ KRONE</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/37/indicacao_002_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/37/indicacao_002_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS, VISANDO ALTERAÇÃO NA ESTRUTURA DA CAIXA DE ÁGUA NA LINHA GOLONDRINA, COM FINS DE MELHORIAS AO TRABALHO DOS AGRICULTORES.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/38/indicacao_004_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/38/indicacao_004_2018.pdf</t>
   </si>
   <si>
     <t>SUGERE COLOCAÇÃO DE NOME, NO TROFÉU GIRATÓRIO DO CAMPEONATO MUNICIPAL DE FUTSAL.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/39/indicacao_005_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/39/indicacao_005_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS, VISANDO EXECUÇÃO DE REDUTOR DE VELOCIDADE NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>ALCINDO SCHNEIDERS, JOAQUIM SCHLINDWEIN, NEIMAR JOSÉ KRONE</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/40/indicacao_006_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/40/indicacao_006_2018.pdf</t>
   </si>
   <si>
     <t>SUGERE ALARGAMENTO DAS LATERAIS DA RUA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/41/indicacao_007_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/41/indicacao_007_2018.pdf</t>
   </si>
   <si>
     <t>SUGERE INSTALAÇÃO DE PARQUINHO E ACADEMIA AO AR LIVRE NO BAIRRO PARAÍSO, NA RUA PADRE JOSÉ.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/42/indicacao_008_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/42/indicacao_008_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS, VISANDO CONSTRUÇÃO DE ESTRUTURA NO PARQUINHO INFANTIL DO FUNDO DE VALE.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>ALESSANDRA CAETANO DE SOUZA LUPGES, Loivo Estanislau Kist</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/43/indicacao_009_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/43/indicacao_009_2018.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE MELHORIAS NA RUA ARLINDO KAISER.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/44/indicacao_010_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/44/indicacao_010_2018.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE LOMBADA NA RUA ARSENIO BACKES.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>ALCINDO SCHNEIDERS, ALESSANDRA CAETANO DE SOUZA LUPGES, ENIO LUIS FOLIATTI, JAIR BOKORNI, JOAQUIM SCHLINDWEIN, Loivo Estanislau Kist, NEIMAR JOSÉ KRONE, VALDECIR DA SILVA NUNES, VIRO FRANCISCO LERNER</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/45/indicacao_011_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/45/indicacao_011_2018.pdf</t>
   </si>
   <si>
     <t>SUGERE CONSTRUÇÃO DE QUADRA ESPORTIVA COBERTA NO CENTRO DE CONVIVÊNCIA DA CRIANÇA E DO ADOLESCENTE.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>VALDECIR DA SILVA NUNES</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/46/indicacao_012_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/46/indicacao_012_2018.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE LOMBADA NA RUA NELSON BISCHOFF.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/47/indicacao_013_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/47/indicacao_013_2018.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE ACADEMIA AO AR LIVRE NA COMUNIDADE DA LINHA VOLTA GAÚCHA.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/48/indicacao_014_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/48/indicacao_014_2018.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE MELHORIAS NAS TUBULAÇÕES DAS PONTES NA LINHA GOLONDRINA.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/49/indicacao_015_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/49/indicacao_015_2018.pdf</t>
   </si>
   <si>
     <t>SUGERE OFICIALIZAÇÃO DE NOME À RUA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/50/indicacao_016_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/50/indicacao_016_2018.pdf</t>
   </si>
   <si>
     <t>SUGERE AQUISIÇÃO, PELO MUNÍCIPIO, DE TRATOR PARA A ASSOCIAÇÃO DE MORADORES DA COMUNIDADE VISTA ALEGRE.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao_017_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao_017_2018.pdf</t>
   </si>
   <si>
     <t>SUGERE INSTALAÇÃO DE LIXEIRA E COBERTURA NO COLÉGIO ESTADUAL PROF. ILDO JOSÉ FRITZEN.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_018_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_018_2018.pdf</t>
   </si>
   <si>
     <t>SUGERE ESTUDO DE VIABILIDADE ORÇAMENTÁRIA PARA INSTITUIÇÃO DE PROGRAMA SOCIAL DESTINADO À POPULAÇÃO DA TERCEIRA IDADE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao_019_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao_019_2018.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE REDUTOR DE VELOCIDADE NA RUA ROQUE VALÉRIO MACHADO.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/54/indicacao_020_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/54/indicacao_020_2018.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE REDUTOR DE VELOCIDADE NA RUA DOS CEDROS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/55/indicacao_021_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/55/indicacao_021_2018.pdf</t>
   </si>
   <si>
     <t>SUGERE AMPLIAÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA ARSENIO BACKES.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>NEIMAR JOSÉ KRONE</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/56/indicacao_022_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/56/indicacao_022_2018.pdf</t>
   </si>
   <si>
     <t>SUGERE EXECUÇÃO DE MELHORIAS NO CENTRO DE EVENTOS DE ENTRE RIOS DO OESTE.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao_023_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao_023_2018.pdf</t>
   </si>
   <si>
     <t>SUGERE MELHORIAS NO MUNICÍPIO, TENDO EM VISTA A ECONOMIA DESTA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
-    <t>REQUERIMENTO</t>
+    <t>Requerimento</t>
   </si>
   <si>
     <t>ALCINDO SCHNEIDERS, ALESSANDRA CAETANO DE SOUZA LUPGES, ENIO LUIS FOLIATTI, ERIO BASTIAN, JAIR BOKORNI, JOAQUIM SCHLINDWEIN, Loivo Estanislau Kist, NEIMAR JOSÉ KRONE, VIRO FRANCISCO LERNER</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/161/requerimento_001_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/161/requerimento_001_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS DO EXECUTIVO, DISPONIBILIZANDO AGENDAMENTO E TRANSPORTE PARA O CADASTRAMENTO DE BIOMETRIA NO FÓRUM ELEITORAL DO MUNICÍPIO DE SANTA HELENA.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>ALCINDO SCHNEIDERS, ALESSANDRA CAETANO DE SOUZA LUPGES, ENIO LUIS FOLIATTI, JAIR BOKORNI, JOAQUIM SCHLINDWEIN, Loivo Estanislau Kist, NEIMAR JOSÉ KRONE, VIRO FRANCISCO LERNER</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/162/requerimento_002_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/162/requerimento_002_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA JUNTO A RECEITA FEDERAL, DOAÇÃO DE PNEUS AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>JOAQUIM SCHLINDWEIN, Loivo Estanislau Kist, NEIMAR JOSÉ KRONE</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/163/requerimento_003_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/163/requerimento_003_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DE POSSÍVEIS CONTRATOS FIRMADOS COM A VEREADORA ALESSANDRA CAETANO DE SOUZA LUPGES E DEMAIS VEREADORES DE ENTRE RIOS DO OESTE.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/164/requerimento_004_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/164/requerimento_004_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA JUNTO A RECEITA ESTADUAL DO PARANÁ, RELATÓRIO DE ICMS DOS GERADORES DE ICMS DO MUNICÍPIO DE ENTRE RIOS DO OESTE.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/</t>
   </si>
   <si>
     <t>MATÉRIA RETIRADA DE PAUTA.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/166/requerimento_006_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/166/requerimento_006_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A FISCALIZAÇÃO DOS VENDEDORES AMBULANTES”.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/167/requerimento_007_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/167/requerimento_007_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA RELATÓRIO DAS PESSOAS FÍSICAS E JURÍDICAS GERADORAS DE ICMS NO MUNICÍPIO DE ENTRE RIOS DO OESTE.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/168/requerimento_008_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/168/requerimento_008_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A OBRA DE ASFALTAMENTO DA COMUNIDADE VISTA ALEGRE.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/169/requerimento_009_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/169/requerimento_009_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS VISANDO MELHORIAS NA REDE DE DISTRIBUIÇÃO DE ÁGUA DA LINHA VOLTA GAÚCHA.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>ENIO LUIS FOLIATTI</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/170/requerimento_010_2018.pdf</t>
+    <t>http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/170/requerimento_010_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES QUANTO ÀS CONSTANTES QUEDAS DE ENERGIA ELÉTRICA NO MUNICÍPIO DE ENTRE RIOS DO OESTE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -798,68 +798,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/35/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/36/indicacao_002_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/37/indicacao_002_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/38/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/39/indicacao_005_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/40/indicacao_006_2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/41/indicacao_007_2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/42/indicacao_008_2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/43/indicacao_009_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/44/indicacao_010_2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/45/indicacao_011_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/46/indicacao_012_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/47/indicacao_013_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/48/indicacao_014_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/49/indicacao_015_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/50/indicacao_016_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao_017_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_018_2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao_019_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/54/indicacao_020_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/55/indicacao_021_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/56/indicacao_022_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao_023_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/161/requerimento_001_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/162/requerimento_002_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/163/requerimento_003_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/164/requerimento_004_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/166/requerimento_006_2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/167/requerimento_007_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/168/requerimento_008_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/169/requerimento_009_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/170/requerimento_010_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/35/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/36/indicacao_002_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/37/indicacao_002_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/38/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/39/indicacao_005_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/40/indicacao_006_2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/41/indicacao_007_2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/42/indicacao_008_2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/43/indicacao_009_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/44/indicacao_010_2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/45/indicacao_011_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/46/indicacao_012_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/47/indicacao_013_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/48/indicacao_014_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/49/indicacao_015_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/50/indicacao_016_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao_017_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_018_2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao_019_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/54/indicacao_020_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/55/indicacao_021_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/56/indicacao_022_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao_023_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/161/requerimento_001_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/162/requerimento_002_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/163/requerimento_003_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/164/requerimento_004_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/166/requerimento_006_2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/167/requerimento_007_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/168/requerimento_008_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/169/requerimento_009_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdooeste.pr.leg.br/media/sapl/public/materialegislativa/2018/170/requerimento_010_2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="197.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="163.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>